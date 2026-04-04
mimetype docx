--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronny Lauerwald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how nutrient and carbon inputs from land affect Arctic Ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Report 25th Swiss Global Change Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the effects of hydraulic activation of stomata (HAS) on the water use efficiency of crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaishuai Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-4478, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate mitigation potential of French grasslands using the land surface model ORCHIDEE-GM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-16922, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and Nitrous Oxide Budgets for Australasia: A Regional Assessment of Natural and Anthropogenic Sources and Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), e2024GB008484 (33 p.). </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Reanalysis of the Current Greenhouse Gases Budget of Terrestrial Ecosystems in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamil Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), pp.e2025GB008540. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gb008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Southeast Asia for 2000–2019 and Pathways Toward Climate Neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (9), pp.e2024GB008256. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding scales: Achieving prediction of van Genuchten model hydraulic parameters in deep profiles by incorporating broad in situ soil information in pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, pp.132912. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Methane Budget 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1873-1958. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biogeochemical modelling framework (FLaMe-v1.0) for lake methane emissions on the regional scale: development and application to the European domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoyuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.1779-1808. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-1779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lateral nitrogen transfers over the last century through the global river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.841 - 867. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global nitrous oxide budget (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvadha Suntharalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2543-2604. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2543-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Future Trends of Terrestrial Dissolved Organic Carbon Transport to Global River Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e2023EF004137. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of soil hydraulic parameters in the Yellow River Basin based on in situ deep sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.740. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03576-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased nitrous oxide emissions from global lakes and reservoirs since the pre-industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.942. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Regional Greenhouse Gases Budget (2010–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolandi Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Balzter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of land-use change on biospheric carbon: an oriented benchmark using the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.6725-6744. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-6725-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Terrestrial Ecosystems in East Asia Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global riverine land-to-ocean carbon export constrained by observations and multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Trapp-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.896-904. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Region Greenhouse Gas Budgets Suggest a Weak CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O Sources, But Magnitudes Differ Between Top‐Down and Bottom‐Up Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Smallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a large-scale replacement of maize by soybean on water deficit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.109781. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 2 Regionalization and homogenization of estimates following the RECCAP2 framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing riverine export of dissolved organic carbon from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.5014-5032. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO 2 emissions and removals for the European Union and United Kingdom: 1990-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4295-4370. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4295-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Anthropogenic and Natural Sources and Sinks of Australasia's Carbon Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Bukosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions for the European Union and United Kingdom: 1990–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1197 - 1268. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1197-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 1. State-of-the-art of global scale assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECCAP2 Future Component: Consistency and Potential for Regional Assessment to Constrain Global Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Ziehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem metabolism and carbon biogeochemistry in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Gómez Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7944), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends and drivers of the global methane budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Stavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.182-200. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global changes alter the amount and composition of land carbon deliveries to European rivers and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00575-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and methods to estimate regional land carbon fluxes for the second phase of the REgional Carbon Cycle Assessment and Processes Project (RECCAP-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1289-1316. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-1289-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing national greenhouse gas budgets reported in UNFCCC inventories against atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitely A. Tzompa-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1639-1675. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1639-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future contributions of inland waters to the Congo Basin carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.37 - 62. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-12-37-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around one third of current Arctic Ocean primary production sustained by rivers and coastal erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20470-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and uncertainty of nitrous oxide emissions from North America based on bottom‐up and top‐down approaches: Informing future research and national inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (23), pp.e2021GL095264. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive quantification of global nitrous oxide sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7828), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from inland waters: Are IPCC estimates too high?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473-488, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic carbon fluxes dampen the overall variation of net ecosystem productivity in the Amazon basin: An analysis of the interannual variability in the boundless carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.2094-2111. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of dissolved organic carbon in the JULES land surface model (vn4.4_JULES-DOCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.593-609. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-593-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 evasion from boreal lakes: Revised estimate, drivers of spatial variability, and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in CO 2 evasion from the global river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A.G. Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.534 - 554. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Leakage through the Terrestrial-aquatic Interface: Implications for the Anthropogenic CO2 Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalized global budget of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange at the air‐water interface in continental shelf seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pfeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.1199 - 1214. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gb004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic perturbation of the carbon fluxes from land to ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (8), pp.597-607. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon dioxide emissions from inland waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7476), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inland Water Greenhouse Gas Emissions: Patterns, Trends, and Anthropogenic Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-13764, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking simulations of forest regrowth across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1784, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1367, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, homogenisation and regionalisation of inland water greenhouse gas budget estimates for the RECCAP2 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-1333, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the global lateral transfer of nitrogen through river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-8295, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of science in carbon budget assessments for temperate forests and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Birdsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.M. Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Poulter; Josep G. Canadell; Daniel J. Hayes; Rona L. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing greenhouse gas budgets : Accounting for natural and anthropogenic flows of CO2 and other trace gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-270, 2022, 978-0-12-814952-2. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814952-2.00011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronny Lauerwald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inland Water Greenhouse Gas Emissions: Patterns, Trends, and Anthropogenic Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-13764, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking simulations of forest regrowth across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1784, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1367, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, homogenisation and regionalisation of inland water greenhouse gas budget estimates for the RECCAP2 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-1333, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the global lateral transfer of nitrogen through river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-8295, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding scales: Achieving prediction of van Genuchten model hydraulic parameters in deep profiles by incorporating broad in situ soil information in pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, pp.132912. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Methane Budget 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1873-1958. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Southeast Asia for 2000–2019 and Pathways Toward Climate Neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (9), pp.e2024GB008256. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Reanalysis of the Current Greenhouse Gases Budget of Terrestrial Ecosystems in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamil Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), pp.e2025GB008540. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gb008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biogeochemical modelling framework (FLaMe-v1.0) for lake methane emissions on the regional scale: development and application to the European domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoyuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.1779-1808. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-1779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lateral nitrogen transfers over the last century through the global river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.841 - 867. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and Nitrous Oxide Budgets for Australasia: A Regional Assessment of Natural and Anthropogenic Sources and Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), e2024GB008484 (33 p.). </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Regional Greenhouse Gases Budget (2010–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolandi Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Balzter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of land-use change on biospheric carbon: an oriented benchmark using the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.6725-6744. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-6725-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Terrestrial Ecosystems in East Asia Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Future Trends of Terrestrial Dissolved Organic Carbon Transport to Global River Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e2023EF004137. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global nitrous oxide budget (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvadha Suntharalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2543-2604. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2543-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of soil hydraulic parameters in the Yellow River Basin based on in situ deep sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.740. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03576-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased nitrous oxide emissions from global lakes and reservoirs since the pre-industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.942. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global riverine land-to-ocean carbon export constrained by observations and multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Trapp-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.896-904. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Region Greenhouse Gas Budgets Suggest a Weak CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O Sources, But Magnitudes Differ Between Top‐Down and Bottom‐Up Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Smallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing riverine export of dissolved organic carbon from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.5014-5032. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO 2 emissions and removals for the European Union and United Kingdom: 1990-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4295-4370. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4295-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Anthropogenic and Natural Sources and Sinks of Australasia's Carbon Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Bukosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions for the European Union and United Kingdom: 1990–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1197 - 1268. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1197-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECCAP2 Future Component: Consistency and Potential for Regional Assessment to Constrain Global Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Ziehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 1. State-of-the-art of global scale assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem metabolism and carbon biogeochemistry in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Gómez Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7944), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 2 Regionalization and homogenization of estimates following the RECCAP2 framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a large-scale replacement of maize by soybean on water deficit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.109781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends and drivers of the global methane budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Stavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.182-200. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global changes alter the amount and composition of land carbon deliveries to European rivers and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00575-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and methods to estimate regional land carbon fluxes for the second phase of the REgional Carbon Cycle Assessment and Processes Project (RECCAP-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1289-1316. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-1289-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing national greenhouse gas budgets reported in UNFCCC inventories against atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitely A. Tzompa-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1639-1675. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1639-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future contributions of inland waters to the Congo Basin carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.37 - 62. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-12-37-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and uncertainty of nitrous oxide emissions from North America based on bottom‐up and top‐down approaches: Informing future research and national inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (23), pp.e2021GL095264. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around one third of current Arctic Ocean primary production sustained by rivers and coastal erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20470-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive quantification of global nitrous oxide sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7828), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from inland waters: Are IPCC estimates too high?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473-488, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic carbon fluxes dampen the overall variation of net ecosystem productivity in the Amazon basin: An analysis of the interannual variability in the boundless carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.2094-2111. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of dissolved organic carbon in the JULES land surface model (vn4.4_JULES-DOCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.593-609. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-593-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 evasion from boreal lakes: Revised estimate, drivers of spatial variability, and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in CO 2 evasion from the global river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A.G. Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.534 - 554. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Leakage through the Terrestrial-aquatic Interface: Implications for the Anthropogenic CO2 Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalized global budget of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange at the air‐water interface in continental shelf seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pfeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.1199 - 1214. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gb004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon dioxide emissions from inland waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7476), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic perturbation of the carbon fluxes from land to ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (8), pp.597-607. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the effects of hydraulic activation of stomata (HAS) on the water use efficiency of crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaishuai Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-4478, 2025, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate mitigation potential of French grasslands using the land surface model ORCHIDEE-GM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-16922, 2025, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how nutrient and carbon inputs from land affect Arctic Ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Report 25th Swiss Global Change Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of science in carbon budget assessments for temperate forests and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Birdsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.M. Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Poulter; Josep G. Canadell; Daniel J. Hayes; Rona L. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing greenhouse gas budgets : Accounting for natural and anthropogenic flows of CO2 and other trace gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-270, 2022, 978-0-12-814952-2. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814952-2.00011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hollitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaishuai Deng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud Fraile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Villalobos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D Keller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008484" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir K Patra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Maksyutov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Houghton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008256" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Tong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqiang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiong Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Guo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132912" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1873-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maisonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1779-2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-841-2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvadha Suntharalingam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2543-2024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03576-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhi Yao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Bian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45061-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolandi Ernst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Balzter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb008016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-6725-2024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007865" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodian Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Trapp-M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01524-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugelius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Smallman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007969" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109781" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Allen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deemer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoda Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Maavara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16819" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Matthews" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4295-2023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Bukosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007845" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007657" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686903v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Ziehn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Anand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Burke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Battin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez Gener" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05500-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Stavert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00575-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604087v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-1289-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Deng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitely A. Tzompa-Sosa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1639-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hastie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-37-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20470-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canadell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095264" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongting Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2780-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14504" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14620" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721869v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-593-2018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Weyhenmeyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sobek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13902" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A.G. Regnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004941" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gb004832" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mackenzie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1830" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194582v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Raymond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mcdonald" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12760" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13764" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1367" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631918v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1333" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8295" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Birdsey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128149522/balancing-greenhouse-gas-budgets" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814952-2.00011-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Battin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13764" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Allen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deemer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoda Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Maavara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Tong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqiang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiong Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1873-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir K Patra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Houghton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Maksyutov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maisonnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Feng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1779-2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-841-2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Villalobos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolandi Ernst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Balzter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb008016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-6725-2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvadha Suntharalingam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2543-2024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03576-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhi Yao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Bian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45061-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodian Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Trapp-M&#252;ller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01524-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugelius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Smallman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16819" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Matthews" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4295-2023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Bukosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007845" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Ziehn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Anand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Burke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007657" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernhardt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez Gener" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05500-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007658" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109781" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Stavert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00575-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-1289-2022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Deng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitely A. Tzompa-Sosa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1639-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hastie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-37-2021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canadell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095264" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20470-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongting Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2780-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14504" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14620" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-593-2018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309849v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Weyhenmeyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sobek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A.G. Regnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004941" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686915v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gb004832" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Raymond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mcdonald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12760" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889186v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mackenzie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1830" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136837v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaishuai Deng" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Burkhardt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4478" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137981v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud Fraile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16922" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144023v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hollitzer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Birdsey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128149522/balancing-greenhouse-gas-budgets" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814952-2.00011-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>