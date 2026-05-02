--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronny Lauerwald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inland Water Greenhouse Gas Emissions: Patterns, Trends, and Anthropogenic Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-13764, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking simulations of forest regrowth across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1784, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1367, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, homogenisation and regionalisation of inland water greenhouse gas budget estimates for the RECCAP2 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-1333, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the global lateral transfer of nitrogen through river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-8295, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding scales: Achieving prediction of van Genuchten model hydraulic parameters in deep profiles by incorporating broad in situ soil information in pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, pp.132912. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Methane Budget 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1873-1958. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Southeast Asia for 2000–2019 and Pathways Toward Climate Neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (9), pp.e2024GB008256. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Reanalysis of the Current Greenhouse Gases Budget of Terrestrial Ecosystems in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamil Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), pp.e2025GB008540. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gb008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biogeochemical modelling framework (FLaMe-v1.0) for lake methane emissions on the regional scale: development and application to the European domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoyuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.1779-1808. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-1779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lateral nitrogen transfers over the last century through the global river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.841 - 867. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and Nitrous Oxide Budgets for Australasia: A Regional Assessment of Natural and Anthropogenic Sources and Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), e2024GB008484 (33 p.). </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Regional Greenhouse Gases Budget (2010–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolandi Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Balzter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of land-use change on biospheric carbon: an oriented benchmark using the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.6725-6744. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-6725-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Terrestrial Ecosystems in East Asia Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Future Trends of Terrestrial Dissolved Organic Carbon Transport to Global River Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e2023EF004137. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global nitrous oxide budget (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvadha Suntharalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2543-2604. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2543-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of soil hydraulic parameters in the Yellow River Basin based on in situ deep sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.740. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03576-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased nitrous oxide emissions from global lakes and reservoirs since the pre-industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.942. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global riverine land-to-ocean carbon export constrained by observations and multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Trapp-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.896-904. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Region Greenhouse Gas Budgets Suggest a Weak CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O Sources, But Magnitudes Differ Between Top‐Down and Bottom‐Up Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Smallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing riverine export of dissolved organic carbon from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.5014-5032. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO 2 emissions and removals for the European Union and United Kingdom: 1990-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4295-4370. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4295-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Anthropogenic and Natural Sources and Sinks of Australasia's Carbon Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Bukosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions for the European Union and United Kingdom: 1990–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1197 - 1268. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1197-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECCAP2 Future Component: Consistency and Potential for Regional Assessment to Constrain Global Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Ziehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 1. State-of-the-art of global scale assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem metabolism and carbon biogeochemistry in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Gómez Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7944), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 2 Regionalization and homogenization of estimates following the RECCAP2 framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a large-scale replacement of maize by soybean on water deficit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.109781. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends and drivers of the global methane budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Stavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.182-200. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global changes alter the amount and composition of land carbon deliveries to European rivers and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00575-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and methods to estimate regional land carbon fluxes for the second phase of the REgional Carbon Cycle Assessment and Processes Project (RECCAP-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1289-1316. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-1289-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing national greenhouse gas budgets reported in UNFCCC inventories against atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitely A. Tzompa-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1639-1675. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1639-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future contributions of inland waters to the Congo Basin carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.37 - 62. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-12-37-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and uncertainty of nitrous oxide emissions from North America based on bottom‐up and top‐down approaches: Informing future research and national inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (23), pp.e2021GL095264. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around one third of current Arctic Ocean primary production sustained by rivers and coastal erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20470-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive quantification of global nitrous oxide sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7828), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from inland waters: Are IPCC estimates too high?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473-488, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic carbon fluxes dampen the overall variation of net ecosystem productivity in the Amazon basin: An analysis of the interannual variability in the boundless carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.2094-2111. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of dissolved organic carbon in the JULES land surface model (vn4.4_JULES-DOCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.593-609. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-593-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 evasion from boreal lakes: Revised estimate, drivers of spatial variability, and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in CO 2 evasion from the global river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A.G. Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.534 - 554. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Leakage through the Terrestrial-aquatic Interface: Implications for the Anthropogenic CO2 Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalized global budget of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange at the air‐water interface in continental shelf seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pfeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.1199 - 1214. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gb004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon dioxide emissions from inland waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7476), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic perturbation of the carbon fluxes from land to ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (8), pp.597-607. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the effects of hydraulic activation of stomata (HAS) on the water use efficiency of crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaishuai Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-4478, 2025, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate mitigation potential of French grasslands using the land surface model ORCHIDEE-GM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-16922, 2025, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how nutrient and carbon inputs from land affect Arctic Ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Report 25th Swiss Global Change Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of science in carbon budget assessments for temperate forests and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Birdsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.M. Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Poulter; Josep G. Canadell; Daniel J. Hayes; Rona L. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing greenhouse gas budgets : Accounting for natural and anthropogenic flows of CO2 and other trace gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-270, 2022, 978-0-12-814952-2. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814952-2.00011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronny Lauerwald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how nutrient and carbon inputs from land affect Arctic Ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Report 25th Swiss Global Change Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the effects of hydraulic activation of stomata (HAS) on the water use efficiency of crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaishuai Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-4478, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate mitigation potential of French grasslands using the land surface model ORCHIDEE-GM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-16922, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and Nitrous Oxide Budgets for Australasia: A Regional Assessment of Natural and Anthropogenic Sources and Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), e2024GB008484 (33 p.). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding scales: Achieving prediction of van Genuchten model hydraulic parameters in deep profiles by incorporating broad in situ soil information in pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, pp.132912. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Methane Budget 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1873-1958. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Southeast Asia for 2000–2019 and Pathways Toward Climate Neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (9), pp.e2024GB008256. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Reanalysis of the Current Greenhouse Gases Budget of Terrestrial Ecosystems in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamil Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), pp.e2025GB008540. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gb008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biogeochemical modelling framework (FLaMe-v1.0) for lake methane emissions on the regional scale: development and application to the European domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoyuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.1779-1808. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-1779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lateral nitrogen transfers over the last century through the global river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.841 - 867. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Future Trends of Terrestrial Dissolved Organic Carbon Transport to Global River Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e2023EF004137. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global nitrous oxide budget (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvadha Suntharalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2543-2604. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2543-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Regional Greenhouse Gases Budget (2010–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolandi Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Balzter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Terrestrial Ecosystems in East Asia Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of land-use change on biospheric carbon: an oriented benchmark using the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.6725-6744. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-6725-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of soil hydraulic parameters in the Yellow River Basin based on in situ deep sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.740. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03576-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased nitrous oxide emissions from global lakes and reservoirs since the pre-industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.942. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global riverine land-to-ocean carbon export constrained by observations and multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Trapp-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.896-904. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Region Greenhouse Gas Budgets Suggest a Weak CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O Sources, But Magnitudes Differ Between Top‐Down and Bottom‐Up Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Smallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a large-scale replacement of maize by soybean on water deficit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.109781. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 2 Regionalization and homogenization of estimates following the RECCAP2 framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing riverine export of dissolved organic carbon from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.5014-5032. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO 2 emissions and removals for the European Union and United Kingdom: 1990-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4295-4370. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4295-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Anthropogenic and Natural Sources and Sinks of Australasia's Carbon Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Bukosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions for the European Union and United Kingdom: 1990–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1197 - 1268. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1197-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECCAP2 Future Component: Consistency and Potential for Regional Assessment to Constrain Global Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Ziehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 1. State-of-the-art of global scale assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem metabolism and carbon biogeochemistry in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Gómez Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7944), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends and drivers of the global methane budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Stavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.182-200. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and methods to estimate regional land carbon fluxes for the second phase of the REgional Carbon Cycle Assessment and Processes Project (RECCAP-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1289-1316. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-1289-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global changes alter the amount and composition of land carbon deliveries to European rivers and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00575-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing national greenhouse gas budgets reported in UNFCCC inventories against atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitely A. Tzompa-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1639-1675. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1639-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future contributions of inland waters to the Congo Basin carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.37 - 62. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-12-37-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around one third of current Arctic Ocean primary production sustained by rivers and coastal erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20470-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and uncertainty of nitrous oxide emissions from North America based on bottom‐up and top‐down approaches: Informing future research and national inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (23), pp.e2021GL095264. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive quantification of global nitrous oxide sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7828), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from inland waters: Are IPCC estimates too high?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473-488, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic carbon fluxes dampen the overall variation of net ecosystem productivity in the Amazon basin: An analysis of the interannual variability in the boundless carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.2094-2111. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of dissolved organic carbon in the JULES land surface model (vn4.4_JULES-DOCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.593-609. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-593-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 evasion from boreal lakes: Revised estimate, drivers of spatial variability, and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in CO 2 evasion from the global river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A.G. Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.534 - 554. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Leakage through the Terrestrial-aquatic Interface: Implications for the Anthropogenic CO2 Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalized global budget of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange at the air‐water interface in continental shelf seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pfeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.1199 - 1214. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gb004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic perturbation of the carbon fluxes from land to ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (8), pp.597-607. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon dioxide emissions from inland waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7476), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inland Water Greenhouse Gas Emissions: Patterns, Trends, and Anthropogenic Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-13764, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking simulations of forest regrowth across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1784, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1367, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, homogenisation and regionalisation of inland water greenhouse gas budget estimates for the RECCAP2 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-1333, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the global lateral transfer of nitrogen through river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-8295, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of science in carbon budget assessments for temperate forests and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Birdsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.M. Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Poulter; Josep G. Canadell; Daniel J. Hayes; Rona L. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing greenhouse gas budgets : Accounting for natural and anthropogenic flows of CO2 and other trace gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-270, 2022, 978-0-12-814952-2. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814952-2.00011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Battin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13764" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Allen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deemer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoda Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Maavara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Tong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqiang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiong Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1873-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir K Patra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Houghton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Maksyutov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maisonnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Feng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1779-2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-841-2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Villalobos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolandi Ernst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Balzter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb008016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-6725-2024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvadha Suntharalingam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2543-2024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03576-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhi Yao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Bian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45061-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodian Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Trapp-M&#252;ller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01524-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777383v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugelius" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Smallman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137870v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16819" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Matthews" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4295-2023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Bukosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007845" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Ziehn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Anand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Burke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205167v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007657" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernhardt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez Gener" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05500-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007658" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109781" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Stavert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00575-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-1289-2022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Deng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitely A. Tzompa-Sosa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1639-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111670v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hastie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-37-2021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443744v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canadell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095264" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20470-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongting Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2780-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954676v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14504" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14620" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-593-2018" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309849v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Weyhenmeyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sobek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A.G. Regnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004941" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927894v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686915v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gb004832" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194582v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Raymond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mcdonald" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12760" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889186v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mackenzie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1830" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136837v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaishuai Deng" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Burkhardt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4478" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137981v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud Fraile" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16922" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144023v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hollitzer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Birdsey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128149522/balancing-greenhouse-gas-budgets" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814952-2.00011-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hollitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaishuai Deng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud Fraile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Villalobos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D Keller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Tong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqiang Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiong Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1873-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir K Patra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Houghton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008256" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Maksyutov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maisonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1779-2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-841-2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvadha Suntharalingam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2543-2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolandi Ernst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Balzter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb008016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Gao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-6725-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03576-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhi Yao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Bian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45061-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodian Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Trapp-M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01524-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugelius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Smallman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007969" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109781" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Allen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deemer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoda Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Maavara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16819" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Matthews" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4295-2023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Bukosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007845" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Ziehn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Anand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Burke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007657" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Battin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez Gener" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05500-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Stavert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-1289-2022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00575-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitely A. Tzompa-Sosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1639-2022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hastie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-37-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20470-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canadell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095264" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongting Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2780-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14504" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14620" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-593-2018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Weyhenmeyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sobek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13902" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A.G. Regnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004941" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gb004832" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mackenzie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1830" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194582v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Raymond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mcdonald" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12760" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13764" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1367" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631918v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1333" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8295" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Birdsey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128149522/balancing-greenhouse-gas-budgets" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814952-2.00011-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>