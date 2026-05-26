--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronny Lauerwald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how nutrient and carbon inputs from land affect Arctic Ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Report 25th Swiss Global Change Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the effects of hydraulic activation of stomata (HAS) on the water use efficiency of crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaishuai Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-4478, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate mitigation potential of French grasslands using the land surface model ORCHIDEE-GM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-16922, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and Nitrous Oxide Budgets for Australasia: A Regional Assessment of Natural and Anthropogenic Sources and Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), e2024GB008484 (33 p.). </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding scales: Achieving prediction of van Genuchten model hydraulic parameters in deep profiles by incorporating broad in situ soil information in pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, pp.132912. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Methane Budget 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1873-1958. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Southeast Asia for 2000–2019 and Pathways Toward Climate Neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (9), pp.e2024GB008256. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Reanalysis of the Current Greenhouse Gases Budget of Terrestrial Ecosystems in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamil Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), pp.e2025GB008540. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gb008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biogeochemical modelling framework (FLaMe-v1.0) for lake methane emissions on the regional scale: development and application to the European domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoyuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.1779-1808. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-1779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lateral nitrogen transfers over the last century through the global river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.841 - 867. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Future Trends of Terrestrial Dissolved Organic Carbon Transport to Global River Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e2023EF004137. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global nitrous oxide budget (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvadha Suntharalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2543-2604. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2543-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Regional Greenhouse Gases Budget (2010–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolandi Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Balzter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Terrestrial Ecosystems in East Asia Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of land-use change on biospheric carbon: an oriented benchmark using the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.6725-6744. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-6725-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of soil hydraulic parameters in the Yellow River Basin based on in situ deep sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.740. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03576-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased nitrous oxide emissions from global lakes and reservoirs since the pre-industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.942. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global riverine land-to-ocean carbon export constrained by observations and multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Trapp-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.896-904. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Region Greenhouse Gas Budgets Suggest a Weak CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O Sources, But Magnitudes Differ Between Top‐Down and Bottom‐Up Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Smallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a large-scale replacement of maize by soybean on water deficit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.109781. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 2 Regionalization and homogenization of estimates following the RECCAP2 framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing riverine export of dissolved organic carbon from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.5014-5032. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO 2 emissions and removals for the European Union and United Kingdom: 1990-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4295-4370. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4295-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Anthropogenic and Natural Sources and Sinks of Australasia's Carbon Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Bukosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions for the European Union and United Kingdom: 1990–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1197 - 1268. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1197-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECCAP2 Future Component: Consistency and Potential for Regional Assessment to Constrain Global Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Ziehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 1. State-of-the-art of global scale assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem metabolism and carbon biogeochemistry in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Gómez Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7944), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends and drivers of the global methane budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Stavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.182-200. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and methods to estimate regional land carbon fluxes for the second phase of the REgional Carbon Cycle Assessment and Processes Project (RECCAP-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1289-1316. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-1289-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global changes alter the amount and composition of land carbon deliveries to European rivers and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00575-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing national greenhouse gas budgets reported in UNFCCC inventories against atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitely A. Tzompa-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1639-1675. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1639-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future contributions of inland waters to the Congo Basin carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.37 - 62. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-12-37-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around one third of current Arctic Ocean primary production sustained by rivers and coastal erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20470-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and uncertainty of nitrous oxide emissions from North America based on bottom‐up and top‐down approaches: Informing future research and national inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (23), pp.e2021GL095264. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive quantification of global nitrous oxide sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7828), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from inland waters: Are IPCC estimates too high?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473-488, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic carbon fluxes dampen the overall variation of net ecosystem productivity in the Amazon basin: An analysis of the interannual variability in the boundless carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.2094-2111. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of dissolved organic carbon in the JULES land surface model (vn4.4_JULES-DOCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.593-609. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-593-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 evasion from boreal lakes: Revised estimate, drivers of spatial variability, and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in CO 2 evasion from the global river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A.G. Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.534 - 554. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Leakage through the Terrestrial-aquatic Interface: Implications for the Anthropogenic CO2 Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalized global budget of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange at the air‐water interface in continental shelf seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pfeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.1199 - 1214. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gb004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic perturbation of the carbon fluxes from land to ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (8), pp.597-607. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon dioxide emissions from inland waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7476), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inland Water Greenhouse Gas Emissions: Patterns, Trends, and Anthropogenic Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-13764, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking simulations of forest regrowth across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1784, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1367, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, homogenisation and regionalisation of inland water greenhouse gas budget estimates for the RECCAP2 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-1333, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the global lateral transfer of nitrogen through river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-8295, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of science in carbon budget assessments for temperate forests and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Birdsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.M. Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Poulter; Josep G. Canadell; Daniel J. Hayes; Rona L. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing greenhouse gas budgets : Accounting for natural and anthropogenic flows of CO2 and other trace gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-270, 2022, 978-0-12-814952-2. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814952-2.00011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ronny Lauerwald </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the effects of hydraulic activation of stomata (HAS) on the water use efficiency of crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuaishuai Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Knauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-4478, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate mitigation potential of French grasslands using the land surface model ORCHIDEE-GM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Baud Fraile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.EGU25-16922, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying how nutrient and carbon inputs from land affect Arctic Ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting Report 25th Swiss Global Change Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bern, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding scales: Achieving prediction of van Genuchten model hydraulic parameters in deep profiles by incorporating broad in situ soil information in pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 656, pp.132912. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Methane Budget 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1873-1958. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-1873-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Southeast Asia for 2000–2019 and Pathways Toward Climate Neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Houghton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (9), pp.e2024GB008256. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Reanalysis of the Current Greenhouse Gases Budget of Terrestrial Ecosystems in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Shvidenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir K Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamil Maksyutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), pp.e2025GB008540. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gb008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE‐MAN: Incorporating mangrove processes in the global egetation model of ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemiek Stegehuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (12), pp.e2025MS005185. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025MS005185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biogeochemical modelling framework (FLaMe-v1.0) for lake methane emissions on the regional scale: development and application to the European domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maoyuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (5), pp.1779-1808. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-1779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating lateral nitrogen transfers over the last century through the global river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.841 - 867. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-16-841-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and Nitrous Oxide Budgets for Australasia: A Regional Assessment of Natural and Anthropogenic Sources and Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (10), e2024GB008484 (33 p.). </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global nitrous oxide budget (1980-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqing Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvadha Suntharalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.2543-2604. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-2543-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Future Trends of Terrestrial Dissolved Organic Carbon Transport to Global River Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.e2023EF004137. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF004137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Regional Greenhouse Gases Budget (2010–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolandi Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Balzter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and Greenhouse Gas Budgets of Europe: Trends, Interannual and Spatial Variability, and Their Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (8), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gb008141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of land-use change on biospheric carbon: an oriented benchmark using the ORCHIDEE land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.6725-6744. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-6725-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greenhouse Gas Budget of Terrestrial Ecosystems in East Asia Since 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujong Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (2), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased nitrous oxide emissions from global lakes and reservoirs since the pre-industrial era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzhi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.942. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45061-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of soil hydraulic parameters in the Yellow River Basin based on in situ deep sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.740. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03576-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global riverine land-to-ocean carbon export constrained by observations and multi-model assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maodian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianru Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Trapp-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.896-904. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-024-01524-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost Region Greenhouse Gas Budgets Suggest a Weak CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sink and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O Sources, But Magnitudes Differ Between Top‐Down and Bottom‐Up Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Smallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing riverine export of dissolved organic carbon from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanzi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (17), pp.5014-5032. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO 2 emissions and removals for the European Union and United Kingdom: 1990-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.4295-4370. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-4295-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions for the European Union and United Kingdom: 1990–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen P Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1197 - 1268. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-1197-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Assessment of Anthropogenic and Natural Sources and Sinks of Australasia's Carbon Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohanna Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep G Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth D Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Bukosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gb007845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 1. State-of-the-art of global scale assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECCAP2 Future Component: Consistency and Potential for Regional Assessment to Constrain Global Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Ziehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatin Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleanor Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem metabolism and carbon biogeochemistry in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bertuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Gómez Gener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613 (7944), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05500-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland water greenhouse gas budgets for RECCAP2: 2 Regionalization and homogenization of estimates following the RECCAP2 framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GB007658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a large-scale replacement of maize by soybean on water deficit in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.109781. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional trends and drivers of the global methane budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Stavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.182-200. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and methods to estimate regional land carbon fluxes for the second phase of the REgional Carbon Cycle Assessment and Processes Project (RECCAP-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.1289-1316. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-15-1289-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global changes alter the amount and composition of land carbon deliveries to European rivers and seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.245. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00575-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03846466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the lateral transfer of organic carbon through the European river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof van Oost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1119 - 1144. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-1119-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing national greenhouse gas budgets reported in UNFCCC inventories against atmospheric inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitely A. Tzompa-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Saunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.1639-1675. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-1639-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03659874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns and drivers of terrestrial dissolved organic carbon (DOC) leaching into the European river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.393-418. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-13-393-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong mitigation scenario maintains climate neutrality of northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical and future contributions of inland waters to the Congo Basin carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.37 - 62. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esd-12-37-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global evaluation of the nutrient-enabled version of the land surface model ORCHIDEE-CNP v1.2 (r5986)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1987-2010. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1987-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around one third of current Arctic Ocean primary production sustained by rivers and coastal erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Terhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-20470-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnitude and uncertainty of nitrous oxide emissions from North America based on bottom‐up and top‐down approaches: Informing future research and national inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (23), pp.e2021GL095264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CO2 emissions and removals for the European Union and United Kingdom: 1990–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2363-2406. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2363-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consolidated European synthesis of CH4 and N2O emissions for the European Union and United Kingdom: 1990–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Roxana Petrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2307-2362. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-2307-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of dissolved organic carbon from mineral soils plays a significant role in the terrestrial carbon balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (5), pp.1083-1096. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport and transformation of dissolved organic carbon from Arctic permafrost regions, Part 2: Model evaluation over the Lena River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.507-520. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-507-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the science in reconciling top‐down and bottom‐up approaches for terrestrial CO 2 budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabir Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Poulter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.1068-1084. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GCB.14917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CE-DYNAM (v1): a spatially explicit process-based carbon erosion scheme for use in Earth system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.1201-1222. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-1201-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive quantification of global nitrous oxide sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongting Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Winiwarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7828), pp.248-256. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2780-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating erosion‐induced soil and carbon delivery from uplands to rivers in a global land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.e2020MS002121. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020MS002121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Uncertainty in Regional and Global Terrestrial CO 2 Exchange Estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Simulations of the Land Carbon Sink Are Biased by Ignoring Fluvial Carbon Transfers: A Case Study for the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2020.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from inland waters: Are IPCC estimates too high?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bouskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 473-488, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE MICT-LEAK (r5459), a global model for the production, transport, and transformation of dissolved organic carbon from Arctic permafrost regions – Part 1: Rationale, model description, and simulation protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P K Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (8), pp.3503-3521. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-12-3503-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic carbon fluxes dampen the overall variation of net ecosystem productivity in the Amazon basin: An analysis of the interannual variability in the boundless carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.2094-2111. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-MICT (v8.4.1), a land surface model for the high latitudes: model description and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.121 - 163. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-121-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global soil organic carbon removal by water erosion under climate change and land use change during AD&thinsp;1850–2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4459-4480. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4459-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHIDEE-SOM: modeling soil organic carbon (SOC) and dissolved organic carbon (DOC) dynamics along vertical soil profiles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Luyssaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Bastrikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.937 - 957. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-937-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of dissolved organic carbon in the JULES land surface model (vn4.4_JULES-DOCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nakhavali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chadburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.593-609. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-11-593-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 evasion from boreal lakes: Revised estimate, drivers of spatial variability, and future projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Hastie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Weyhenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.711-728. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews and syntheses: An empirical spatiotemporal description of the global surface–atmosphere carbon fluxes: opportunities and data limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Zscheischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel D. Mahecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (15), pp.3685 - 3703. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-3685-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHILEAK (revision 3875): a new model branch to simulate carbon transfers along the terrestrial–aquatic continuum of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Camino-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), pp.3821-3859. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-3821-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns in CO 2 evasion from the global river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre A.G. Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.534 - 554. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Leakage through the Terrestrial-aquatic Interface: Implications for the Anthropogenic CO2 Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2014.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalized global budget of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; exchange at the air‐water interface in continental shelf seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven G Laruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pfeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.1199 - 1214. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gb004832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global carbon dioxide emissions from inland waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cory Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 503 (7476), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic perturbation of the carbon fluxes from land to ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Friedlingstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (8), pp.597-607. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing biogeochemical gains and surface albedo shifts: climate impacts of no-tillage and mulching in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thierfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-18904, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Inland Water Greenhouse Gas Emissions: Patterns, Trends, and Anthropogenic Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bastviken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanqin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-13764, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impacts of ozone deposition on wheat yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Harrel Njiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia-Silvia Massad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-9903, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1367, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking simulations of forest regrowth across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Lan Anh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Carvalhais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-1784, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic effect of no-tillage and mulch due to albedo change differs with soil type: a field study in Zimbabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Term Experiments: Meeting Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rothamsted, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, homogenisation and regionalisation of inland water greenhouse gas budget estimates for the RECCAP2 initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridget Deemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoda Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Maavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-1333, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the global lateral transfer of nitrogen through river network using a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-8295, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling albedo and the energy budget using the STICS soil-crop model – Application to two Sub-Saharan sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Felicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. pp.13-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of science in carbon budget assessments for temperate forests and grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Birdsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A.M. Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Poulter; Josep G. Canadell; Daniel J. Hayes; Rona L. Thompson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balancing greenhouse gas budgets : Accounting for natural and anthropogenic flows of CO2 and other trace gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-270, 2022, 978-0-12-814952-2. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814952-2.00011-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId345"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hollitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaishuai Deng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Burkhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud Fraile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16922" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Villalobos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D Keller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Tong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqiang Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiong Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1873-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir K Patra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Houghton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008256" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468669v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Maksyutov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maisonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1779-2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-841-2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvadha Suntharalingam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2543-2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536918v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolandi Ernst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Balzter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb008016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Gao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-6725-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03576-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhi Yao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Bian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45061-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodian Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Trapp-M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01524-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugelius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Smallman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007969" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109781" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Allen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deemer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoda Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Maavara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16819" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Matthews" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4295-2023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Bukosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007845" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Ziehn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Anand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Burke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007657" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Battin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernhardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez Gener" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05500-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Stavert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-1289-2022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00575-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitely A. Tzompa-Sosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1639-2022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111670v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hastie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-37-2021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20470-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443744v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canadell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095264" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongting Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2780-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14504" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14620" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-593-2018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Weyhenmeyer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sobek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13902" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A.G. Regnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004941" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gb004832" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mackenzie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1830" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194582v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Raymond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mcdonald" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12760" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13764" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1367" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631918v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1333" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8295" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Birdsey" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128149522/balancing-greenhouse-gas-budgets" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814952-2.00011-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaishuai Deng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Burkhardt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Baud Fraile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hollitzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Terhaar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Tong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqiang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiong Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Guo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132912" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1873-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir K Patra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Houghton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Shvidenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Maksyutov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008540" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025MS005185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maisonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyuan Feng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1779-2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Ma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-841-2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanna Villalobos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth D Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008484" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqin Tian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqing Pan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Thompson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvadha Suntharalingam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2543-2024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nakhavali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF004137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolandi Ernst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Balzter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb008016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mcgrath" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Roxana Petrescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ritter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Anh Dinh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-6725-2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488312v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyi Gao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Ito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007865" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhi Yao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Bian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45061-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03576-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maodian Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianru Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Trapp-M&#252;ller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01524-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugelius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Smallman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007969" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzi Yan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16819" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624479v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mcgrath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Matthews" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4295-2023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182586v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P Peters" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1197-2023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Bukosa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gb007845" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Allen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Deemer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoda Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Maavara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007657" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris D Jones" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Ziehn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Anand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Burke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Battin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernhardt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bertuzzo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s G&#243;mez Gener" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05500-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007658" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649156v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109781" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Stavert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jackson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-1289-2022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03846466v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00575-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747249v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1119-2022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Deng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitely A. Tzompa-Sosa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1639-2022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gommet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-393-2022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.12.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111670v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hastie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-12-37-2021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1987-2021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201601v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20470-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443744v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canadell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095264" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Peters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2363-2021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2307-2021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chadburn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15460" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374036v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bowring" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guimberteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-507-2020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabir Patra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GCB.14917" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naipal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1201-2020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongting Xu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Winiwarter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2780-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004927v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenping Yuan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002121" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sitch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006393" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2020.07.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Akbarzadeh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bouskill" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14504" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276177v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P K Bowring" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-3503-2019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14620" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Huang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-121-2018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374028v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4459-2018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806717v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Camino-Serrano" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-937-2018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-593-2018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Weyhenmeyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sobek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13902" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584280v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Zscheischler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel D. Mahecha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Calle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3685-2017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629420v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3821-2017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hartmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A.G. Regnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004941" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2014.08.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gb004832" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Raymond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mcdonald" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12760" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889186v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Mackenzie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1830" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137615v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Diop" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sieber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18904" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13764" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Harrel Njiki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia-Silvia Massad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9903" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1367" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612067v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1784" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221095v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1333" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631937v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8295" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876414v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Felicoq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295394v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Birdsey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A.M. Pugh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128149522/balancing-greenhouse-gas-budgets" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814952-2.00011-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>