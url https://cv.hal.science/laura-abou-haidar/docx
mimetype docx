--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Abou Haidar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar, Professeure en Didactique du FLES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-abou-haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2663-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071208097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Didactique du FLES (Département des Sciences du langage, Section FLE, UFR LLASIC), Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alpes - 7ème section du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire LIDILEM (Linguistique et didactique des langues étrangères et maternelles) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lidilem.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal Grenoble 3 puis Université Grenoble Alpes (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEF de Grenoble, Direction (2014-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Monnet de Saint-Etienne (2002-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université François Rabelais de Tours (1997-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (1981-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFECTATIONS DANS LE RESEAU DU MEAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération éducative, Egypte (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération pour le français, Maroc (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLES-FOS, Centre culturel français, Egypte (1992-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLE, Université de Phnom Penh, Cambodge (1991-1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARISATION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et podcast dans le média universitaire The Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En classe ! La pandémie fait voler en éclat les schémas traditionnels (01/03/2021) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (06/05/2020) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Back to school: what works to keep children safe from COVID-19? (podcast) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGEN Prévention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que ta voix dit de toi ? </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication et pandémie : quels ajustements dans la classe ? (24/08/2020) </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciné-débat, conférence...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un e-atelier pédagogique dans le cadre des Rendez-vous de l’Histoire de l’Institut du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, autour du film « L’insulte » (Ziad Doueiri, 2018), avec Véronique Grandpierre (IA-IPR), Eric Verdeil (PU-Sciences Po Paris), Frédéric Abécassis (Directeur des études à l’Institut Français d’Archéologie Orientale du Caire, MCF-ENS Lyon-LARHRA), IMA, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animation du ciné-débat « Misafa Lesafa – D’une langue à l’autre »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> manifestation organisée par l’Université Lyon 2, l’association Raja Tikva, l’ISERL, et le Musée des Confluences, à l’auditorium du Musée des Confluences, le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en présence de la cinéaste Nurith Aviv, et avec la participation de Touriya Filii-Tullon, MCF en Littérature comparée, université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Langue en miroir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Abraham Bengio, dans le cadre des rencontres du centre culturel Hillel (Lyon), autour de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations entre juifs et musulmans des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. A. Meddeb et B. Stora), Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médias - Actions de coopération scientifique et technique, Projets d'intégration universitaire des étudiants en exil....</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGYPTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au féminin, Nile TV Internationale, Juillet 2021 – Francophonie et coopération éducative en Egypte </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=akJyrWlb36c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al Ahram Hebdo, mars 2020 – Cinquantenaire de la Francophonie - Les enjeux de l’enseignement du français en Egypte</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Au féminin, Nile TV Internationale – Femmes francophones d’Egypte, novembre 2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&v=H--UeUXoxN8&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGA – Intégrer les étudiants migrants dans l’université – Le DU PASS B2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAROC -</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Culture scientifique – Le festival d’astronomie de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aujourdhui.ma/culture-details78485.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.maghress.com/fr/mapfr/14802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.marocjournal.net/actualites-maroc/11845.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map.ma/fr/sections/regionales/explorer_l_univers/view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.leconomiste.com/article.html?a=103085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Coopération bilatérale pour le livre et la lecture dans les zones rurales et défavorisées – Les contes du Haouz et de la Médina</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fle.asso.free.fr/asdifle/E11/marrakech.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lematin.ma/Actualite/Express/Article.asp?id=100271</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION HONORIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l'Ordre des Palmes académiques (promotion de juillet 2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions dans la construction identitaire en contexte d’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherches sur la parole en FLE/FLS : un miroir sur l’identité, 77, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la didactique doit à la phonétique : l'hypothèse du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de langues : transformations, innovations. Où en sommes-nous aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte dans le champ des sciences humaines et sociales : contours et enjeux (re)définis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Contexte, une notion en débat, 25, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix mène le jeu. La dimension vocale et prosodique du discours pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions to the academic discourse of non-native speakers of English: Design and implementation of a study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (18-3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les enseignants de FOS sur leur légitimité face aux apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en classe de FLE/FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laisons, revue pédagogique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations scientifiques et langues dans l’enseignement supérieur français. Représentations et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, REPRÉSENTATIONS DU FRANÇAIS ET MOTIVATIONS DES ALLOPHONES À L'APPRENDRE ET À L'ENSEIGNER, 1, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des données en FOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio 4 : un test vocal simple et rapide pour le dépistage des surdités moyennes des enfants à l’âge de quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ployet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12/3, pp.264-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction verbale et non verbale entre des adultes devenus sourds et des personnes entendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Beaucorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire la parole dans la pratique orthophonique - Considérations théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de l'oral et environnements informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité vocalique et voisement en arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121, pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme linguistique et variabilité dialectale : analyse formantique du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas numérique sonore des langues vernaculaires du monde arabophone (ANSOLVAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François FAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pierre au papier, du papier au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.31-48, 2020, 978-2-7053-4062-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation géographique. Le français du Maghreb au Machreq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.59-62, 2016, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprenants et leur prononciation du français : description pédagogique. Les arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.103-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formations pour les professeurs de français dans le cadre de la coopération ? Analyse de cas : l’action de coopération pour le français à Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Castellotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME - Collection "Proximités - Sciences du langage", pp.159-172, 2013, 978-2-8066-0319-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et trisomie 21. Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Braun &amp; Herbert Masthoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and its Applications. Festschrift for Jens-Peter Köster on the Occasion of his 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steiner, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité et plurilinguisme : les approches plurielles, un atout pour enseigner les langues aux Emirats Arabes Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, colloque international « Voix plurilingues, repenser l’enseignement des langues autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Abu Dhabi, Jan 2026, Abu Dhabi, Emirats Arabes Unis, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d’investisseurs en Egypte (2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du GIS Moyen-Orient et Mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, laboratoires ARCHE, ARCHIMEDE, DRES, GEO et LINCS, l'Institut d'islamologie de Strasbourg, l'IISMM et la SEMOMM., Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Théodore Rosset to Frank C. Chalfant: a Transatlantic bridge for the teaching of pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research (HSCR2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'oral en FLE : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'enseignement du français langue étrangère (Colloque FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Puerto Rico; Princeton University; Université du Québec à Trois-Rivières; Asociación Puertorriqueña de Profesores de Francés, Feb 2025, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires disciplinaires en didactique du FLE : discours et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faire un dictionnaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du FLE (ASDIFLE), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions chez les apprenants dans un contexte d’apprentissage de la prononciation en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseignement des langues et inspirations mutuelles entre civilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University (Pékin, Chine), Nov 2024, Pékin (Chine), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et intonation au service de l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « voix et émotions : expression, interprétation, modélisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD - UBFC - LNIT - Université de Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans le discours pédagogique des enseignants de et en français au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Kotob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahd Sadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-MOMM, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour l’enseignement/apprentissage de l’oral en LE : un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° congrès international franco-espagnol E-GRAPHELES : Communication et enseignement des langues en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’anxiété et de la motivation langagières sur le niveau de prononciation du FLE chez des universitaires marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure prosodique du discours pédagogique - Articulation entre pratiques pédagogiques, recherche et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les centres de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres de langues. Transformations, innovations : où en sommes-nous aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée Professionnelle de l'ASDIFLE, 2022, Paris, Alliance française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique du discours pédagogique des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française CMLF22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral à l’ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne ALSIC-CLA, 3ème édition, Enseignement-apprentissage de l’oral à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue orale dans l'enseignement/apprentissage des langues étrangères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'APLV - La langue orale dans l'apprentissage/enseignement des langues étrangères et régionales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du 25 mars 2021 "Numérique et enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue ALSIC &amp; Centre de linguistique appliquée de Besançon, Mar 2021, Besançon - Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux d'apprenants et typologie d'erreurs en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 7ème colloque international du groupement CAMPUS-FLE ADCUEFE, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et enseignement/apprentissage de l'oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beyrouth-Kaslik-Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSOLVAR : un projet d’atlas numérique sonore des langues vernaculaires du monde arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : de la pierre au papier, du papier au numérique, quels moyens de sauvegarde du patrimoine ? (PPPN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Alexandrie, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX "Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2" organisée par Stéphanie Galligani et Diana-Lee Simon, Université Grenoble Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes pour la communication et l'interaction en FLES : quels enjeux pour la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des établissements bilingues francophone d'Egypte : La communication dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indices acoustiques pour explorer l’opposition de voisement chez les apprenants syriens de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain – Journées IPFC-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opposition de voisement chez les apprenants syriens de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Journées d'étude sur la parole, JEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX (Migration, inclusion, insertion, études, éducation, école, université - Croisement de regards), groupe de recherche DiPluFor/LIDILEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label Qualité FLE comme outil de management au service de la transformation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès dez l'UPLEGESS, Enseigner les langues en libérant les voix/voies dans un monde polyphonique et multilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux d’apprenants dans une perspective didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL - Accessibilité, représentations et analyse des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la légitimité de l’enseignant face à un public de professionnels / spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Journée d’études FOS, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique. Organisée par la CCI-Paris-Ile-de-France, le LIDILEM, l’UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en FLE/FLS ? Conférence inaugurale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’Association Libanaise des Enseignants de Français, avec le soutien de l’Institut Français du Liban et en partenariat avec le MEES, le CRDP et l’UL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l'atelier : L'enseignement de la langue arabe en France. L'exigence d'une normalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du GIS "Enseigner les mondes musulmans. Langues, histoires, sociétés, organisé conjointement par les laboratoires CIHAM, LARHRA et Triangle à l’ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la parole : de l’intérêt d’une typologie des erreurs des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque international de l’ADCUEFE-Campus FLE, Enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d’erreurs et remédiation phonétique en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III congreso internacional in lingüistica aplicada a la ensenanza de languas : el camino hacia el plurilingüismo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variation géodialectale sur les voyelles des apprenants arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain. Journées IPFC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français au CUEF de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’enseignement médical sino-français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Jiao Tong de Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique et technique dans les actions de coopération française dans le monde arabe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la Commission Monde Arabe de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? Forum Mondial HERACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université Saint-Esprit, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale, formation continue : passerelles, articulations, et modalités de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ferreira Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Didactique du français langue étrangère, 2014, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPFC-arabe : la variabilité des terrains de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC. Interphonologie du français contemporain : corpus oraux en L2 et évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Isabelle Raacine, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la phonétique corrective : perspective historique sur une discipline en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Centre de Linguistique Appliquée, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut du français au Maroc : représentations et usages chez des lycéens marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’Europe comme figure de l’autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une pédagogie interculturelle du F.O.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Contact des langues et des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helwan, 2005, Helwan, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses in speech by French speakers with Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Tutorial and research workshop ‘Disfluency in spontaneous speech’ - DISS 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la proxémie vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Les Nouvelles Voies de la Voix, Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and a subjective approach of speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIIth International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by a vocal proxemy cue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial and Research Workshop on speaker characterization in speech technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Speech Communication Association, 1990, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gémination en arabe : consonne géminée - consonne dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque Régional de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et prosodie en classe de FLE - Cours de Master FLES à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et UFR LLASIC - Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la didactique du FLE - Cours de DU FLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et université Stendhal Grenoble 3. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au Moyen-Orient - Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to school : what-works to keep children safe from Covid 19 ? Podcast, The Conversation Weekly (San Francisco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cours ! La pandémie fait voler en éclats les schémas d'enseignement traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (Paru dans The Conversation France, mai 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching with a masked face : a challenge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues. Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système éducatif marocain, francophonie et plan d’urgence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the conference « Transcription of Normal and Pathological Speech »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.83, 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et invariance du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Franche-Comté (Besançon), 1991. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03606009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique, regards croisés en phonétique. Oralité - Variabilité - Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes (France), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01995625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie et didactique de la prononciation en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURENSA 2023. Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une approche interculturelle de la didactique du français sur objectifs spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "contact des langues et des discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Le Caire, Égypte. Centre culturel français de culture et de coopération, Ambassade de France en Egypte, pp.55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des invariants acoustiques dans la syllabe arabe CVC en vue de l'obtention d'un audiogramme vocal pour sourds arabophones de toutes origines dialectales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées d'études sur la parole, Hammamet, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, pp.270-273, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Prikhodkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Solórzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 180 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures éducatives, contextualisation et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Dautry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la prononciation en classe de langue : démarches et outils. 2. Norme, variation, représentations, pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la prononciation en classe de langue : démarches et outils. 1. Plurisensorialité et multimodalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche FOS et pratique de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral par tous les sens : de la phonétique corrective à la didactique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n° 25, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de collecte des données en Français sur Objectif Spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parpette Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2014, Points Communs - Recherches en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la parole normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22-24, 2002, Revue PArole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Abou Haidar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar, Professeure en Didactique du FLES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-abou-haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2663-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071208097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Didactique du FLES (Département des Sciences du langage, Section FLE, UFR LLASIC), Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alpes - 7ème section du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire LIDILEM (Linguistique et didactique des langues étrangères et maternelles) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lidilem.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal Grenoble 3 puis Université Grenoble Alpes (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEF de Grenoble, Direction (2014-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Monnet de Saint-Etienne (2002-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université François Rabelais de Tours (1997-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (1981-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFECTATIONS DANS LE RESEAU DU MEAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération éducative, Egypte (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération pour le français, Maroc (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLES-FOS, Centre culturel français, Egypte (1992-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLE, Université de Phnom Penh, Cambodge (1991-1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARISATION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et podcast dans le média universitaire The Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En classe ! La pandémie fait voler en éclat les schémas traditionnels (01/03/2021) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (06/05/2020) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Back to school: what works to keep children safe from COVID-19? (podcast) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGEN Prévention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que ta voix dit de toi ? </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication et pandémie : quels ajustements dans la classe ? (24/08/2020) </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciné-débat, conférence...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un e-atelier pédagogique dans le cadre des Rendez-vous de l’Histoire de l’Institut du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, autour du film « L’insulte » (Ziad Doueiri, 2018), avec Véronique Grandpierre (IA-IPR), Eric Verdeil (PU-Sciences Po Paris), Frédéric Abécassis (Directeur des études à l’Institut Français d’Archéologie Orientale du Caire, MCF-ENS Lyon-LARHRA), IMA, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animation du ciné-débat « Misafa Lesafa – D’une langue à l’autre »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> manifestation organisée par l’Université Lyon 2, l’association Raja Tikva, l’ISERL, et le Musée des Confluences, à l’auditorium du Musée des Confluences, le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en présence de la cinéaste Nurith Aviv, et avec la participation de Touriya Filii-Tullon, MCF en Littérature comparée, université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Langue en miroir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Abraham Bengio, dans le cadre des rencontres du centre culturel Hillel (Lyon), autour de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations entre juifs et musulmans des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. A. Meddeb et B. Stora), Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médias - Actions de coopération scientifique et technique, Projets d'intégration universitaire des étudiants en exil....</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGYPTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au féminin, Nile TV Internationale, Juillet 2021 – Francophonie et coopération éducative en Egypte </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=akJyrWlb36c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al Ahram Hebdo, mars 2020 – Cinquantenaire de la Francophonie - Les enjeux de l’enseignement du français en Egypte</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Au féminin, Nile TV Internationale – Femmes francophones d’Egypte, novembre 2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&v=H--UeUXoxN8&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGA – Intégrer les étudiants migrants dans l’université – Le DU PASS B2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAROC -</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Culture scientifique – Le festival d’astronomie de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aujourdhui.ma/culture-details78485.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.maghress.com/fr/mapfr/14802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.marocjournal.net/actualites-maroc/11845.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map.ma/fr/sections/regionales/explorer_l_univers/view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.leconomiste.com/article.html?a=103085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Coopération bilatérale pour le livre et la lecture dans les zones rurales et défavorisées – Les contes du Haouz et de la Médina</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fle.asso.free.fr/asdifle/E11/marrakech.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lematin.ma/Actualite/Express/Article.asp?id=100271</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION HONORIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l'Ordre des Palmes académiques (promotion de juillet 2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions dans la construction identitaire en contexte d’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherches sur la parole en FLE/FLS : un miroir sur l’identité, 77, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la didactique doit à la phonétique : l'hypothèse du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de langues : transformations, innovations. Où en sommes-nous aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte dans le champ des sciences humaines et sociales : contours et enjeux (re)définis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Contexte, une notion en débat, 25, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix mène le jeu. La dimension vocale et prosodique du discours pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions to the academic discourse of non-native speakers of English: Design and implementation of a study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (18-3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les enseignants de FOS sur leur légitimité face aux apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en classe de FLE/FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laisons, revue pédagogique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations scientifiques et langues dans l’enseignement supérieur français. Représentations et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, REPRÉSENTATIONS DU FRANÇAIS ET MOTIVATIONS DES ALLOPHONES À L'APPRENDRE ET À L'ENSEIGNER, 1, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des données en FOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio 4 : un test vocal simple et rapide pour le dépistage des surdités moyennes des enfants à l’âge de quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ployet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12/3, pp.264-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction verbale et non verbale entre des adultes devenus sourds et des personnes entendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Beaucorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire la parole dans la pratique orthophonique - Considérations théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de l'oral et environnements informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité vocalique et voisement en arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121, pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme linguistique et variabilité dialectale : analyse formantique du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas numérique sonore des langues vernaculaires du monde arabophone (ANSOLVAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François FAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pierre au papier, du papier au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.31-48, 2020, 978-2-7053-4062-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation géographique. Le français du Maghreb au Machreq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.59-62, 2016, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprenants et leur prononciation du français : description pédagogique. Les arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.103-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formations pour les professeurs de français dans le cadre de la coopération ? Analyse de cas : l’action de coopération pour le français à Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Castellotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME - Collection "Proximités - Sciences du langage", pp.159-172, 2013, 978-2-8066-0319-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et trisomie 21. Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Braun &amp; Herbert Masthoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and its Applications. Festschrift for Jens-Peter Köster on the Occasion of his 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steiner, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité et plurilinguisme : les approches plurielles, un atout pour enseigner les langues aux Emirats Arabes Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, colloque international « Voix plurilingues, repenser l’enseignement des langues autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Abu Dhabi, Jan 2026, Abu Dhabi, Emirats Arabes Unis, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d’investisseurs en Egypte (2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du GIS Moyen-Orient et Mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, laboratoires ARCHE, ARCHIMEDE, DRES, GEO et LINCS, l'Institut d'islamologie de Strasbourg, l'IISMM et la SEMOMM., Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Théodore Rosset to Frank C. Chalfant: a Transatlantic bridge for the teaching of pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research (HSCR2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'oral en FLE : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'enseignement du français langue étrangère (Colloque FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Puerto Rico; Princeton University; Université du Québec à Trois-Rivières; Asociación Puertorriqueña de Profesores de Francés, Feb 2025, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions chez les apprenants dans un contexte d’apprentissage de la prononciation en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseignement des langues et inspirations mutuelles entre civilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University (Pékin, Chine), Nov 2024, Pékin (Chine), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires disciplinaires en didactique du FLE : discours et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faire un dictionnaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du FLE (ASDIFLE), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et intonation au service de l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « voix et émotions : expression, interprétation, modélisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD - UBFC - LNIT - Université de Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans le discours pédagogique des enseignants de et en français au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Kotob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahd Sadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-MOMM, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’anxiété et de la motivation langagières sur le niveau de prononciation du FLE chez des universitaires marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure prosodique du discours pédagogique - Articulation entre pratiques pédagogiques, recherche et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique du discours pédagogique des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française CMLF22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les centres de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres de langues. Transformations, innovations : où en sommes-nous aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée Professionnelle de l'ASDIFLE, 2022, Paris, Alliance française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour l’enseignement/apprentissage de l’oral en LE : un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° congrès international franco-espagnol E-GRAPHELES : Communication et enseignement des langues en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral à l’ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne ALSIC-CLA, 3ème édition, Enseignement-apprentissage de l’oral à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue orale dans l'enseignement/apprentissage des langues étrangères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'APLV - La langue orale dans l'apprentissage/enseignement des langues étrangères et régionales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du 25 mars 2021 "Numérique et enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue ALSIC &amp; Centre de linguistique appliquée de Besançon, Mar 2021, Besançon - Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux d'apprenants et typologie d'erreurs en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 7ème colloque international du groupement CAMPUS-FLE ADCUEFE, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et enseignement/apprentissage de l'oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beyrouth-Kaslik-Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSOLVAR : un projet d’atlas numérique sonore des langues vernaculaires du monde arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : de la pierre au papier, du papier au numérique, quels moyens de sauvegarde du patrimoine ? (PPPN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Alexandrie, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indices acoustiques pour explorer l’opposition de voisement chez les apprenants syriens de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain – Journées IPFC-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opposition de voisement chez les apprenants syriens de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Journées d'étude sur la parole, JEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX (Migration, inclusion, insertion, études, éducation, école, université - Croisement de regards), groupe de recherche DiPluFor/LIDILEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes pour la communication et l'interaction en FLES : quels enjeux pour la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des établissements bilingues francophone d'Egypte : La communication dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX "Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2" organisée par Stéphanie Galligani et Diana-Lee Simon, Université Grenoble Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label Qualité FLE comme outil de management au service de la transformation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès dez l'UPLEGESS, Enseigner les langues en libérant les voix/voies dans un monde polyphonique et multilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux d’apprenants dans une perspective didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL - Accessibilité, représentations et analyse des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la légitimité de l’enseignant face à un public de professionnels / spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Journée d’études FOS, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique. Organisée par la CCI-Paris-Ile-de-France, le LIDILEM, l’UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en FLE/FLS ? Conférence inaugurale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’Association Libanaise des Enseignants de Français, avec le soutien de l’Institut Français du Liban et en partenariat avec le MEES, le CRDP et l’UL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l'atelier : L'enseignement de la langue arabe en France. L'exigence d'une normalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du GIS "Enseigner les mondes musulmans. Langues, histoires, sociétés, organisé conjointement par les laboratoires CIHAM, LARHRA et Triangle à l’ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la parole : de l’intérêt d’une typologie des erreurs des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque international de l’ADCUEFE-Campus FLE, Enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d’erreurs et remédiation phonétique en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III congreso internacional in lingüistica aplicada a la ensenanza de languas : el camino hacia el plurilingüismo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variation géodialectale sur les voyelles des apprenants arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain. Journées IPFC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français au CUEF de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’enseignement médical sino-français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Jiao Tong de Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique et technique dans les actions de coopération française dans le monde arabe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la Commission Monde Arabe de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? Forum Mondial HERACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université Saint-Esprit, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale, formation continue : passerelles, articulations, et modalités de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ferreira Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Didactique du français langue étrangère, 2014, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPFC-arabe : la variabilité des terrains de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC. Interphonologie du français contemporain : corpus oraux en L2 et évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Isabelle Raacine, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la phonétique corrective : perspective historique sur une discipline en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Centre de Linguistique Appliquée, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut du français au Maroc : représentations et usages chez des lycéens marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’Europe comme figure de l’autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une pédagogie interculturelle du F.O.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Contact des langues et des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helwan, 2005, Helwan, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses in speech by French speakers with Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Tutorial and research workshop ‘Disfluency in spontaneous speech’ - DISS 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la proxémie vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Les Nouvelles Voies de la Voix, Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and a subjective approach of speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIIth International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by a vocal proxemy cue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial and Research Workshop on speaker characterization in speech technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Speech Communication Association, 1990, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gémination en arabe : consonne géminée - consonne dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque Régional de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et prosodie en classe de FLE - Cours de Master FLES à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et UFR LLASIC - Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la didactique du FLE - Cours de DU FLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et université Stendhal Grenoble 3. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au Moyen-Orient - Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to school : what-works to keep children safe from Covid 19 ? Podcast, The Conversation Weekly (San Francisco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cours ! La pandémie fait voler en éclats les schémas d'enseignement traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (Paru dans The Conversation France, mai 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching with a masked face : a challenge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues. Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système éducatif marocain, francophonie et plan d’urgence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the conference « Transcription of Normal and Pathological Speech »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.83, 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et invariance du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Franche-Comté (Besançon), 1991. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03606009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique, regards croisés en phonétique. Oralité - Variabilité - Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes (France), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01995625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie et didactique de la prononciation en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURENSA 2023. Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une approche interculturelle de la didactique du français sur objectifs spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "contact des langues et des discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Le Caire, Égypte. Centre culturel français de culture et de coopération, Ambassade de France en Egypte, pp.55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des invariants acoustiques dans la syllabe arabe CVC en vue de l'obtention d'un audiogramme vocal pour sourds arabophones de toutes origines dialectales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées d'études sur la parole, Hammamet, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, pp.270-273, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Prikhodkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Solórzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 180 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures éducatives, contextualisation et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Dautry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la prononciation en classe de langue : démarches et outils. 2. Norme, variation, représentations, pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la prononciation en classe de langue : démarches et outils. 1. Plurisensorialité et multimodalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche FOS et pratique de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral par tous les sens : de la phonétique corrective à la didactique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n° 25, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de collecte des données en Français sur Objectif Spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parpette Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2014, Points Communs - Recherches en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la parole normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22-24, 2002, Revue PArole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F3C3DCB"/>
+    <w:nsid w:val="2074AED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-abou-haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2663-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071208097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=akJyrWlb36c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&amp;v=H--UeUXoxN8&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aujourdhui.ma/culture-details78485.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maghress.com/fr/mapfr/14802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marocjournal.net/actualites-maroc/11845.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map.ma/fr/sections/regionales/explorer_l_univers/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leconomiste.com/article.html?a=103085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fle.asso.free.fr/asdifle/E11/marrakech.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lematin.ma/Actualite/Express/Article.asp?id=100271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03379088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stauber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chautemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ployet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Beaucorps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M&#233;nager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Amrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03103934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Zeroual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Naboulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04096993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Kotob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahd Sadani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Belkadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03606009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01995625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dautry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03463757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Llorca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-abou-haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2663-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071208097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=akJyrWlb36c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&amp;v=H--UeUXoxN8&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aujourdhui.ma/culture-details78485.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maghress.com/fr/mapfr/14802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marocjournal.net/actualites-maroc/11845.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map.ma/fr/sections/regionales/explorer_l_univers/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leconomiste.com/article.html?a=103085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fle.asso.free.fr/asdifle/E11/marrakech.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lematin.ma/Actualite/Express/Article.asp?id=100271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03379088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stauber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chautemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ployet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Beaucorps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M&#233;nager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Amrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03103934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Zeroual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Naboulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04096993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Kotob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahd Sadani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03606009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01995625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dautry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03463757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Llorca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>