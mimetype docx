--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Abou Haidar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar, Professeure en Didactique du FLES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-abou-haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2663-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071208097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Didactique du FLES (Département des Sciences du langage, Section FLE, UFR LLASIC), Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alpes - 7ème section du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire LIDILEM (Linguistique et didactique des langues étrangères et maternelles) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lidilem.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal Grenoble 3 puis Université Grenoble Alpes (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEF de Grenoble, Direction (2014-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Monnet de Saint-Etienne (2002-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université François Rabelais de Tours (1997-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (1981-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFECTATIONS DANS LE RESEAU DU MEAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération éducative, Egypte (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération pour le français, Maroc (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLES-FOS, Centre culturel français, Egypte (1992-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLE, Université de Phnom Penh, Cambodge (1991-1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARISATION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et podcast dans le média universitaire The Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En classe ! La pandémie fait voler en éclat les schémas traditionnels (01/03/2021) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (06/05/2020) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Back to school: what works to keep children safe from COVID-19? (podcast) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGEN Prévention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que ta voix dit de toi ? </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication et pandémie : quels ajustements dans la classe ? (24/08/2020) </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciné-débat, conférence...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un e-atelier pédagogique dans le cadre des Rendez-vous de l’Histoire de l’Institut du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, autour du film « L’insulte » (Ziad Doueiri, 2018), avec Véronique Grandpierre (IA-IPR), Eric Verdeil (PU-Sciences Po Paris), Frédéric Abécassis (Directeur des études à l’Institut Français d’Archéologie Orientale du Caire, MCF-ENS Lyon-LARHRA), IMA, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animation du ciné-débat « Misafa Lesafa – D’une langue à l’autre »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> manifestation organisée par l’Université Lyon 2, l’association Raja Tikva, l’ISERL, et le Musée des Confluences, à l’auditorium du Musée des Confluences, le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en présence de la cinéaste Nurith Aviv, et avec la participation de Touriya Filii-Tullon, MCF en Littérature comparée, université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Langue en miroir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Abraham Bengio, dans le cadre des rencontres du centre culturel Hillel (Lyon), autour de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations entre juifs et musulmans des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. A. Meddeb et B. Stora), Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médias - Actions de coopération scientifique et technique, Projets d'intégration universitaire des étudiants en exil....</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGYPTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au féminin, Nile TV Internationale, Juillet 2021 – Francophonie et coopération éducative en Egypte </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=akJyrWlb36c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al Ahram Hebdo, mars 2020 – Cinquantenaire de la Francophonie - Les enjeux de l’enseignement du français en Egypte</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Au féminin, Nile TV Internationale – Femmes francophones d’Egypte, novembre 2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&v=H--UeUXoxN8&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGA – Intégrer les étudiants migrants dans l’université – Le DU PASS B2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAROC -</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Culture scientifique – Le festival d’astronomie de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aujourdhui.ma/culture-details78485.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.maghress.com/fr/mapfr/14802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.marocjournal.net/actualites-maroc/11845.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map.ma/fr/sections/regionales/explorer_l_univers/view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.leconomiste.com/article.html?a=103085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Coopération bilatérale pour le livre et la lecture dans les zones rurales et défavorisées – Les contes du Haouz et de la Médina</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fle.asso.free.fr/asdifle/E11/marrakech.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lematin.ma/Actualite/Express/Article.asp?id=100271</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION HONORIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l'Ordre des Palmes académiques (promotion de juillet 2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions dans la construction identitaire en contexte d’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherches sur la parole en FLE/FLS : un miroir sur l’identité, 77, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la didactique doit à la phonétique : l'hypothèse du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de langues : transformations, innovations. Où en sommes-nous aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte dans le champ des sciences humaines et sociales : contours et enjeux (re)définis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Contexte, une notion en débat, 25, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix mène le jeu. La dimension vocale et prosodique du discours pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions to the academic discourse of non-native speakers of English: Design and implementation of a study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (18-3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les enseignants de FOS sur leur légitimité face aux apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en classe de FLE/FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laisons, revue pédagogique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations scientifiques et langues dans l’enseignement supérieur français. Représentations et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, REPRÉSENTATIONS DU FRANÇAIS ET MOTIVATIONS DES ALLOPHONES À L'APPRENDRE ET À L'ENSEIGNER, 1, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des données en FOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio 4 : un test vocal simple et rapide pour le dépistage des surdités moyennes des enfants à l’âge de quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ployet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12/3, pp.264-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction verbale et non verbale entre des adultes devenus sourds et des personnes entendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Beaucorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire la parole dans la pratique orthophonique - Considérations théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de l'oral et environnements informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité vocalique et voisement en arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121, pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme linguistique et variabilité dialectale : analyse formantique du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas numérique sonore des langues vernaculaires du monde arabophone (ANSOLVAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François FAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pierre au papier, du papier au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.31-48, 2020, 978-2-7053-4062-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation géographique. Le français du Maghreb au Machreq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.59-62, 2016, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprenants et leur prononciation du français : description pédagogique. Les arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.103-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formations pour les professeurs de français dans le cadre de la coopération ? Analyse de cas : l’action de coopération pour le français à Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Castellotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME - Collection "Proximités - Sciences du langage", pp.159-172, 2013, 978-2-8066-0319-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et trisomie 21. Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Braun &amp; Herbert Masthoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and its Applications. Festschrift for Jens-Peter Köster on the Occasion of his 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steiner, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité et plurilinguisme : les approches plurielles, un atout pour enseigner les langues aux Emirats Arabes Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, colloque international « Voix plurilingues, repenser l’enseignement des langues autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Abu Dhabi, Jan 2026, Abu Dhabi, Emirats Arabes Unis, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d’investisseurs en Egypte (2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du GIS Moyen-Orient et Mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, laboratoires ARCHE, ARCHIMEDE, DRES, GEO et LINCS, l'Institut d'islamologie de Strasbourg, l'IISMM et la SEMOMM., Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Théodore Rosset to Frank C. Chalfant: a Transatlantic bridge for the teaching of pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research (HSCR2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'oral en FLE : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'enseignement du français langue étrangère (Colloque FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Puerto Rico; Princeton University; Université du Québec à Trois-Rivières; Asociación Puertorriqueña de Profesores de Francés, Feb 2025, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions chez les apprenants dans un contexte d’apprentissage de la prononciation en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseignement des langues et inspirations mutuelles entre civilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University (Pékin, Chine), Nov 2024, Pékin (Chine), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires disciplinaires en didactique du FLE : discours et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faire un dictionnaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du FLE (ASDIFLE), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et intonation au service de l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « voix et émotions : expression, interprétation, modélisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD - UBFC - LNIT - Université de Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans le discours pédagogique des enseignants de et en français au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Kotob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahd Sadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-MOMM, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’anxiété et de la motivation langagières sur le niveau de prononciation du FLE chez des universitaires marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure prosodique du discours pédagogique - Articulation entre pratiques pédagogiques, recherche et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique du discours pédagogique des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française CMLF22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les centres de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres de langues. Transformations, innovations : où en sommes-nous aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée Professionnelle de l'ASDIFLE, 2022, Paris, Alliance française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour l’enseignement/apprentissage de l’oral en LE : un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° congrès international franco-espagnol E-GRAPHELES : Communication et enseignement des langues en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral à l’ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne ALSIC-CLA, 3ème édition, Enseignement-apprentissage de l’oral à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue orale dans l'enseignement/apprentissage des langues étrangères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'APLV - La langue orale dans l'apprentissage/enseignement des langues étrangères et régionales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du 25 mars 2021 "Numérique et enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue ALSIC &amp; Centre de linguistique appliquée de Besançon, Mar 2021, Besançon - Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux d'apprenants et typologie d'erreurs en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 7ème colloque international du groupement CAMPUS-FLE ADCUEFE, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et enseignement/apprentissage de l'oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beyrouth-Kaslik-Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSOLVAR : un projet d’atlas numérique sonore des langues vernaculaires du monde arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : de la pierre au papier, du papier au numérique, quels moyens de sauvegarde du patrimoine ? (PPPN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Alexandrie, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indices acoustiques pour explorer l’opposition de voisement chez les apprenants syriens de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain – Journées IPFC-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opposition de voisement chez les apprenants syriens de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Journées d'étude sur la parole, JEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX (Migration, inclusion, insertion, études, éducation, école, université - Croisement de regards), groupe de recherche DiPluFor/LIDILEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes pour la communication et l'interaction en FLES : quels enjeux pour la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des établissements bilingues francophone d'Egypte : La communication dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX "Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2" organisée par Stéphanie Galligani et Diana-Lee Simon, Université Grenoble Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label Qualité FLE comme outil de management au service de la transformation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès dez l'UPLEGESS, Enseigner les langues en libérant les voix/voies dans un monde polyphonique et multilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux d’apprenants dans une perspective didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL - Accessibilité, représentations et analyse des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la légitimité de l’enseignant face à un public de professionnels / spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Journée d’études FOS, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique. Organisée par la CCI-Paris-Ile-de-France, le LIDILEM, l’UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en FLE/FLS ? Conférence inaugurale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’Association Libanaise des Enseignants de Français, avec le soutien de l’Institut Français du Liban et en partenariat avec le MEES, le CRDP et l’UL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l'atelier : L'enseignement de la langue arabe en France. L'exigence d'une normalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du GIS "Enseigner les mondes musulmans. Langues, histoires, sociétés, organisé conjointement par les laboratoires CIHAM, LARHRA et Triangle à l’ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la parole : de l’intérêt d’une typologie des erreurs des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque international de l’ADCUEFE-Campus FLE, Enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d’erreurs et remédiation phonétique en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III congreso internacional in lingüistica aplicada a la ensenanza de languas : el camino hacia el plurilingüismo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variation géodialectale sur les voyelles des apprenants arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain. Journées IPFC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français au CUEF de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’enseignement médical sino-français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Jiao Tong de Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique et technique dans les actions de coopération française dans le monde arabe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la Commission Monde Arabe de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? Forum Mondial HERACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université Saint-Esprit, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale, formation continue : passerelles, articulations, et modalités de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ferreira Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Didactique du français langue étrangère, 2014, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPFC-arabe : la variabilité des terrains de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC. Interphonologie du français contemporain : corpus oraux en L2 et évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Isabelle Raacine, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la phonétique corrective : perspective historique sur une discipline en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Centre de Linguistique Appliquée, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut du français au Maroc : représentations et usages chez des lycéens marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’Europe comme figure de l’autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une pédagogie interculturelle du F.O.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Contact des langues et des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helwan, 2005, Helwan, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses in speech by French speakers with Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Tutorial and research workshop ‘Disfluency in spontaneous speech’ - DISS 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la proxémie vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Les Nouvelles Voies de la Voix, Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and a subjective approach of speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIIth International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by a vocal proxemy cue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial and Research Workshop on speaker characterization in speech technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Speech Communication Association, 1990, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gémination en arabe : consonne géminée - consonne dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque Régional de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et prosodie en classe de FLE - Cours de Master FLES à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et UFR LLASIC - Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la didactique du FLE - Cours de DU FLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et université Stendhal Grenoble 3. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au Moyen-Orient - Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to school : what-works to keep children safe from Covid 19 ? Podcast, The Conversation Weekly (San Francisco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cours ! La pandémie fait voler en éclats les schémas d'enseignement traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (Paru dans The Conversation France, mai 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching with a masked face : a challenge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues. Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système éducatif marocain, francophonie et plan d’urgence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the conference « Transcription of Normal and Pathological Speech »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.83, 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et invariance du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Franche-Comté (Besançon), 1991. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03606009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique, regards croisés en phonétique. Oralité - Variabilité - Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes (France), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01995625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie et didactique de la prononciation en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURENSA 2023. Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une approche interculturelle de la didactique du français sur objectifs spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "contact des langues et des discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Le Caire, Égypte. Centre culturel français de culture et de coopération, Ambassade de France en Egypte, pp.55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des invariants acoustiques dans la syllabe arabe CVC en vue de l'obtention d'un audiogramme vocal pour sourds arabophones de toutes origines dialectales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées d'études sur la parole, Hammamet, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, pp.270-273, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Prikhodkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Solórzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 180 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures éducatives, contextualisation et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Dautry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la prononciation en classe de langue : démarches et outils. 2. Norme, variation, représentations, pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la prononciation en classe de langue : démarches et outils. 1. Plurisensorialité et multimodalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche FOS et pratique de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral par tous les sens : de la phonétique corrective à la didactique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n° 25, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de collecte des données en Français sur Objectif Spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parpette Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2014, Points Communs - Recherches en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la parole normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22-24, 2002, Revue PArole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Abou Haidar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar, Professeure en Didactique du FLES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-abou-haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2663-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071208097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Didactique du FLES (Département des Sciences du langage, Section FLE, UFR LLASIC), Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alpes - 7ème section du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire LIDILEM (Linguistique et didactique des langues étrangères et maternelles) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lidilem.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal Grenoble 3 puis Université Grenoble Alpes (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEF de Grenoble, Direction (2014-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Monnet de Saint-Etienne (2002-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université François Rabelais de Tours (1997-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (1981-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFECTATIONS DANS LE RESEAU DU MEAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération éducative, Egypte (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération pour le français, Maroc (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLES-FOS, Centre culturel français, Egypte (1992-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLE, Université de Phnom Penh, Cambodge (1991-1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARISATION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et podcast dans le média universitaire The Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En classe ! La pandémie fait voler en éclat les schémas traditionnels (01/03/2021) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (06/05/2020) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Back to school: what works to keep children safe from COVID-19? (podcast) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGEN Prévention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que ta voix dit de toi ? </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication et pandémie : quels ajustements dans la classe ? (24/08/2020) </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciné-débat, conférence...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un e-atelier pédagogique dans le cadre des Rendez-vous de l’Histoire de l’Institut du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, autour du film « L’insulte » (Ziad Doueiri, 2018), avec Véronique Grandpierre (IA-IPR), Eric Verdeil (PU-Sciences Po Paris), Frédéric Abécassis (Directeur des études à l’Institut Français d’Archéologie Orientale du Caire, MCF-ENS Lyon-LARHRA), IMA, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animation du ciné-débat « Misafa Lesafa – D’une langue à l’autre »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> manifestation organisée par l’Université Lyon 2, l’association Raja Tikva, l’ISERL, et le Musée des Confluences, à l’auditorium du Musée des Confluences, le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en présence de la cinéaste Nurith Aviv, et avec la participation de Touriya Filii-Tullon, MCF en Littérature comparée, université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Langue en miroir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Abraham Bengio, dans le cadre des rencontres du centre culturel Hillel (Lyon), autour de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations entre juifs et musulmans des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. A. Meddeb et B. Stora), Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médias - Actions de coopération scientifique et technique, Projets d'intégration universitaire des étudiants en exil....</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGYPTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au féminin, Nile TV Internationale, Juillet 2021 – Francophonie et coopération éducative en Egypte </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=akJyrWlb36c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al Ahram Hebdo, mars 2020 – Cinquantenaire de la Francophonie - Les enjeux de l’enseignement du français en Egypte</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Au féminin, Nile TV Internationale – Femmes francophones d’Egypte, novembre 2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&v=H--UeUXoxN8&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGA – Intégrer les étudiants migrants dans l’université – Le DU PASS B2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAROC -</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Culture scientifique – Le festival d’astronomie de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aujourdhui.ma/culture-details78485.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.maghress.com/fr/mapfr/14802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.marocjournal.net/actualites-maroc/11845.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map.ma/fr/sections/regionales/explorer_l_univers/view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.leconomiste.com/article.html?a=103085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Coopération bilatérale pour le livre et la lecture dans les zones rurales et défavorisées – Les contes du Haouz et de la Médina</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fle.asso.free.fr/asdifle/E11/marrakech.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lematin.ma/Actualite/Express/Article.asp?id=100271</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION HONORIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l'Ordre des Palmes académiques (promotion de juillet 2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions dans la construction identitaire en contexte d’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherches sur la parole en FLE/FLS : un miroir sur l’identité, 77, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la didactique doit à la phonétique : l'hypothèse du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de langues : transformations, innovations. Où en sommes-nous aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte dans le champ des sciences humaines et sociales : contours et enjeux (re)définis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Contexte, une notion en débat, 25, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix mène le jeu. La dimension vocale et prosodique du discours pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions to the academic discourse of non-native speakers of English: Design and implementation of a study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (18-3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les enseignants de FOS sur leur légitimité face aux apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en classe de FLE/FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laisons, revue pédagogique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations scientifiques et langues dans l’enseignement supérieur français. Représentations et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, REPRÉSENTATIONS DU FRANÇAIS ET MOTIVATIONS DES ALLOPHONES À L'APPRENDRE ET À L'ENSEIGNER, 1, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des données en FOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio 4 : un test vocal simple et rapide pour le dépistage des surdités moyennes des enfants à l’âge de quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ployet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12/3, pp.264-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction verbale et non verbale entre des adultes devenus sourds et des personnes entendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Beaucorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire la parole dans la pratique orthophonique - Considérations théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de l'oral et environnements informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité vocalique et voisement en arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121, pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme linguistique et variabilité dialectale : analyse formantique du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas numérique sonore des langues vernaculaires du monde arabophone (ANSOLVAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François FAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pierre au papier, du papier au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.31-48, 2020, 978-2-7053-4062-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation géographique. Le français du Maghreb au Machreq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.59-62, 2016, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprenants et leur prononciation du français : description pédagogique. Les arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.103-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formations pour les professeurs de français dans le cadre de la coopération ? Analyse de cas : l’action de coopération pour le français à Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Castellotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME - Collection "Proximités - Sciences du langage", pp.159-172, 2013, 978-2-8066-0319-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et trisomie 21. Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Braun &amp; Herbert Masthoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and its Applications. Festschrift for Jens-Peter Köster on the Occasion of his 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steiner, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité et plurilinguisme : les approches plurielles, un atout pour enseigner les langues aux Emirats Arabes Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, colloque international « Voix plurilingues, repenser l’enseignement des langues autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Abu Dhabi, Jan 2026, Abu Dhabi, Emirats Arabes Unis, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d’investisseurs en Egypte (2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du GIS Moyen-Orient et Mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, laboratoires ARCHE, ARCHIMEDE, DRES, GEO et LINCS, l'Institut d'islamologie de Strasbourg, l'IISMM et la SEMOMM., Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Théodore Rosset to Frank C. Chalfant: a Transatlantic bridge for the teaching of pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research (HSCR2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'oral en FLE : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'enseignement du français langue étrangère (Colloque FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Puerto Rico; Princeton University; Université du Québec à Trois-Rivières; Asociación Puertorriqueña de Profesores de Francés, Feb 2025, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires disciplinaires en didactique du FLE : discours et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faire un dictionnaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du FLE (ASDIFLE), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions chez les apprenants dans un contexte d’apprentissage de la prononciation en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseignement des langues et inspirations mutuelles entre civilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University (Pékin, Chine), Nov 2024, Pékin (Chine), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et intonation au service de l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « voix et émotions : expression, interprétation, modélisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD - UBFC - LNIT - Université de Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans le discours pédagogique des enseignants de et en français au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Kotob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahd Sadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-MOMM, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour l’enseignement/apprentissage de l’oral en LE : un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° congrès international franco-espagnol E-GRAPHELES : Communication et enseignement des langues en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’anxiété et de la motivation langagières sur le niveau de prononciation du FLE chez des universitaires marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure prosodique du discours pédagogique - Articulation entre pratiques pédagogiques, recherche et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique du discours pédagogique des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française CMLF22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les centres de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres de langues. Transformations, innovations : où en sommes-nous aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée Professionnelle de l'ASDIFLE, 2022, Paris, Alliance française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral à l’ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne ALSIC-CLA, 3ème édition, Enseignement-apprentissage de l’oral à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue orale dans l'enseignement/apprentissage des langues étrangères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'APLV - La langue orale dans l'apprentissage/enseignement des langues étrangères et régionales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du 25 mars 2021 "Numérique et enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue ALSIC &amp; Centre de linguistique appliquée de Besançon, Mar 2021, Besançon - Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux d'apprenants et typologie d'erreurs en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 7ème colloque international du groupement CAMPUS-FLE ADCUEFE, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et enseignement/apprentissage de l'oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beyrouth-Kaslik-Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSOLVAR : un projet d’atlas numérique sonore des langues vernaculaires du monde arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : de la pierre au papier, du papier au numérique, quels moyens de sauvegarde du patrimoine ? (PPPN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Alexandrie, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX "Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2" organisée par Stéphanie Galligani et Diana-Lee Simon, Université Grenoble Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes pour la communication et l'interaction en FLES : quels enjeux pour la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des établissements bilingues francophone d'Egypte : La communication dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indices acoustiques pour explorer l’opposition de voisement chez les apprenants syriens de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain – Journées IPFC-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opposition de voisement chez les apprenants syriens de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Journées d'étude sur la parole, JEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX (Migration, inclusion, insertion, études, éducation, école, université - Croisement de regards), groupe de recherche DiPluFor/LIDILEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label Qualité FLE comme outil de management au service de la transformation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès dez l'UPLEGESS, Enseigner les langues en libérant les voix/voies dans un monde polyphonique et multilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux d’apprenants dans une perspective didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL - Accessibilité, représentations et analyse des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la légitimité de l’enseignant face à un public de professionnels / spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Journée d’études FOS, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique. Organisée par la CCI-Paris-Ile-de-France, le LIDILEM, l’UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en FLE/FLS ? Conférence inaugurale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’Association Libanaise des Enseignants de Français, avec le soutien de l’Institut Français du Liban et en partenariat avec le MEES, le CRDP et l’UL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l'atelier : L'enseignement de la langue arabe en France. L'exigence d'une normalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du GIS "Enseigner les mondes musulmans. Langues, histoires, sociétés, organisé conjointement par les laboratoires CIHAM, LARHRA et Triangle à l’ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la parole : de l’intérêt d’une typologie des erreurs des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque international de l’ADCUEFE-Campus FLE, Enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d’erreurs et remédiation phonétique en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III congreso internacional in lingüistica aplicada a la ensenanza de languas : el camino hacia el plurilingüismo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variation géodialectale sur les voyelles des apprenants arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain. Journées IPFC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français au CUEF de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’enseignement médical sino-français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Jiao Tong de Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique et technique dans les actions de coopération française dans le monde arabe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la Commission Monde Arabe de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? Forum Mondial HERACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université Saint-Esprit, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale, formation continue : passerelles, articulations, et modalités de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ferreira Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Didactique du français langue étrangère, 2014, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPFC-arabe : la variabilité des terrains de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC. Interphonologie du français contemporain : corpus oraux en L2 et évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Isabelle Raacine, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la phonétique corrective : perspective historique sur une discipline en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Centre de Linguistique Appliquée, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut du français au Maroc : représentations et usages chez des lycéens marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’Europe comme figure de l’autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une pédagogie interculturelle du F.O.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Contact des langues et des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helwan, 2005, Helwan, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses in speech by French speakers with Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Tutorial and research workshop ‘Disfluency in spontaneous speech’ - DISS 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la proxémie vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Les Nouvelles Voies de la Voix, Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and a subjective approach of speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIIth International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by a vocal proxemy cue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial and Research Workshop on speaker characterization in speech technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Speech Communication Association, 1990, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gémination en arabe : consonne géminée - consonne dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque Régional de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et prosodie en classe de FLE - Cours de Master FLES à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et UFR LLASIC - Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la didactique du FLE - Cours de DU FLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et université Stendhal Grenoble 3. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au Moyen-Orient - Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to school : what-works to keep children safe from Covid 19 ? Podcast, The Conversation Weekly (San Francisco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cours ! La pandémie fait voler en éclats les schémas d'enseignement traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (Paru dans The Conversation France, mai 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching with a masked face : a challenge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues. Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système éducatif marocain, francophonie et plan d’urgence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the conference « Transcription of Normal and Pathological Speech »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.83, 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et invariance du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Franche-Comté (Besançon), 1991. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03606009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique, regards croisés en phonétique. Oralité - Variabilité - Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes (France), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01995625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie et didactique de la prononciation en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURENSA 2023. Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une approche interculturelle de la didactique du français sur objectifs spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "contact des langues et des discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Le Caire, Égypte. Centre culturel français de culture et de coopération, Ambassade de France en Egypte, pp.55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des invariants acoustiques dans la syllabe arabe CVC en vue de l'obtention d'un audiogramme vocal pour sourds arabophones de toutes origines dialectales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées d'études sur la parole, Hammamet, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, pp.270-273, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Prikhodkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Solórzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 180 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures éducatives, contextualisation et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Dautry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la prononciation en classe de langue : démarches et outils. 2. Norme, variation, représentations, pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la prononciation en classe de langue : démarches et outils. 1. Plurisensorialité et multimodalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche FOS et pratique de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral par tous les sens : de la phonétique corrective à la didactique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n° 25, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de collecte des données en Français sur Objectif Spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parpette Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2014, Points Communs - Recherches en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la parole normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22-24, 2002, Revue PArole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2074AED3"/>
+    <w:nsid w:val="AEABD4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-abou-haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2663-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071208097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=akJyrWlb36c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&amp;v=H--UeUXoxN8&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aujourdhui.ma/culture-details78485.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maghress.com/fr/mapfr/14802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marocjournal.net/actualites-maroc/11845.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map.ma/fr/sections/regionales/explorer_l_univers/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leconomiste.com/article.html?a=103085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fle.asso.free.fr/asdifle/E11/marrakech.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lematin.ma/Actualite/Express/Article.asp?id=100271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03379088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stauber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chautemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ployet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Beaucorps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M&#233;nager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Amrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03103934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Zeroual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Naboulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04096993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Kotob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahd Sadani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03606009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01995625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dautry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03463757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Llorca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-abou-haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2663-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071208097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=akJyrWlb36c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&amp;v=H--UeUXoxN8&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aujourdhui.ma/culture-details78485.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maghress.com/fr/mapfr/14802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marocjournal.net/actualites-maroc/11845.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map.ma/fr/sections/regionales/explorer_l_univers/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leconomiste.com/article.html?a=103085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fle.asso.free.fr/asdifle/E11/marrakech.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lematin.ma/Actualite/Express/Article.asp?id=100271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03379088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stauber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chautemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ployet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Beaucorps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M&#233;nager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Amrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03103934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Zeroual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Naboulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04096993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Kotob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahd Sadani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Belkadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03606009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01995625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dautry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03463757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Llorca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>