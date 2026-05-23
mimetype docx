--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Abou Haidar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar, Professeure en Didactique du FLES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-abou-haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2663-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071208097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Didactique du FLES (Département des Sciences du langage, Section FLE, UFR LLASIC), Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alpes - 7ème section du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire LIDILEM (Linguistique et didactique des langues étrangères et maternelles) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lidilem.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal Grenoble 3 puis Université Grenoble Alpes (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEF de Grenoble, Direction (2014-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Monnet de Saint-Etienne (2002-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université François Rabelais de Tours (1997-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (1981-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFECTATIONS DANS LE RESEAU DU MEAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération éducative, Egypte (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération pour le français, Maroc (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLES-FOS, Centre culturel français, Egypte (1992-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLE, Université de Phnom Penh, Cambodge (1991-1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARISATION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et podcast dans le média universitaire The Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En classe ! La pandémie fait voler en éclat les schémas traditionnels (01/03/2021) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (06/05/2020) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Back to school: what works to keep children safe from COVID-19? (podcast) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGEN Prévention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que ta voix dit de toi ? </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication et pandémie : quels ajustements dans la classe ? (24/08/2020) </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciné-débat, conférence...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un e-atelier pédagogique dans le cadre des Rendez-vous de l’Histoire de l’Institut du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, autour du film « L’insulte » (Ziad Doueiri, 2018), avec Véronique Grandpierre (IA-IPR), Eric Verdeil (PU-Sciences Po Paris), Frédéric Abécassis (Directeur des études à l’Institut Français d’Archéologie Orientale du Caire, MCF-ENS Lyon-LARHRA), IMA, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animation du ciné-débat « Misafa Lesafa – D’une langue à l’autre »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> manifestation organisée par l’Université Lyon 2, l’association Raja Tikva, l’ISERL, et le Musée des Confluences, à l’auditorium du Musée des Confluences, le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en présence de la cinéaste Nurith Aviv, et avec la participation de Touriya Filii-Tullon, MCF en Littérature comparée, université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Langue en miroir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Abraham Bengio, dans le cadre des rencontres du centre culturel Hillel (Lyon), autour de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations entre juifs et musulmans des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. A. Meddeb et B. Stora), Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médias - Actions de coopération scientifique et technique, Projets d'intégration universitaire des étudiants en exil....</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGYPTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au féminin, Nile TV Internationale, Juillet 2021 – Francophonie et coopération éducative en Egypte </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=akJyrWlb36c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al Ahram Hebdo, mars 2020 – Cinquantenaire de la Francophonie - Les enjeux de l’enseignement du français en Egypte</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Au féminin, Nile TV Internationale – Femmes francophones d’Egypte, novembre 2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&v=H--UeUXoxN8&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGA – Intégrer les étudiants migrants dans l’université – Le DU PASS B2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAROC -</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Culture scientifique – Le festival d’astronomie de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aujourdhui.ma/culture-details78485.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.maghress.com/fr/mapfr/14802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.marocjournal.net/actualites-maroc/11845.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map.ma/fr/sections/regionales/explorer_l_univers/view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.leconomiste.com/article.html?a=103085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Coopération bilatérale pour le livre et la lecture dans les zones rurales et défavorisées – Les contes du Haouz et de la Médina</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fle.asso.free.fr/asdifle/E11/marrakech.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lematin.ma/Actualite/Express/Article.asp?id=100271</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION HONORIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l'Ordre des Palmes académiques (promotion de juillet 2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions dans la construction identitaire en contexte d’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherches sur la parole en FLE/FLS : un miroir sur l’identité, 77, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la didactique doit à la phonétique : l'hypothèse du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de langues : transformations, innovations. Où en sommes-nous aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte dans le champ des sciences humaines et sociales : contours et enjeux (re)définis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Contexte, une notion en débat, 25, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix mène le jeu. La dimension vocale et prosodique du discours pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions to the academic discourse of non-native speakers of English: Design and implementation of a study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (18-3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les enseignants de FOS sur leur légitimité face aux apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en classe de FLE/FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laisons, revue pédagogique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations scientifiques et langues dans l’enseignement supérieur français. Représentations et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, REPRÉSENTATIONS DU FRANÇAIS ET MOTIVATIONS DES ALLOPHONES À L'APPRENDRE ET À L'ENSEIGNER, 1, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des données en FOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio 4 : un test vocal simple et rapide pour le dépistage des surdités moyennes des enfants à l’âge de quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ployet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12/3, pp.264-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction verbale et non verbale entre des adultes devenus sourds et des personnes entendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Beaucorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire la parole dans la pratique orthophonique - Considérations théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de l'oral et environnements informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité vocalique et voisement en arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121, pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme linguistique et variabilité dialectale : analyse formantique du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas numérique sonore des langues vernaculaires du monde arabophone (ANSOLVAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François FAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pierre au papier, du papier au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.31-48, 2020, 978-2-7053-4062-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation géographique. Le français du Maghreb au Machreq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.59-62, 2016, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprenants et leur prononciation du français : description pédagogique. Les arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.103-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formations pour les professeurs de français dans le cadre de la coopération ? Analyse de cas : l’action de coopération pour le français à Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Castellotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME - Collection "Proximités - Sciences du langage", pp.159-172, 2013, 978-2-8066-0319-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et trisomie 21. Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Braun &amp; Herbert Masthoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and its Applications. Festschrift for Jens-Peter Köster on the Occasion of his 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steiner, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité et plurilinguisme : les approches plurielles, un atout pour enseigner les langues aux Emirats Arabes Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, colloque international « Voix plurilingues, repenser l’enseignement des langues autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Abu Dhabi, Jan 2026, Abu Dhabi, Emirats Arabes Unis, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d’investisseurs en Egypte (2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du GIS Moyen-Orient et Mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, laboratoires ARCHE, ARCHIMEDE, DRES, GEO et LINCS, l'Institut d'islamologie de Strasbourg, l'IISMM et la SEMOMM., Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Théodore Rosset to Frank C. Chalfant: a Transatlantic bridge for the teaching of pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research (HSCR2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'oral en FLE : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'enseignement du français langue étrangère (Colloque FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Puerto Rico; Princeton University; Université du Québec à Trois-Rivières; Asociación Puertorriqueña de Profesores de Francés, Feb 2025, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires disciplinaires en didactique du FLE : discours et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faire un dictionnaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du FLE (ASDIFLE), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions chez les apprenants dans un contexte d’apprentissage de la prononciation en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseignement des langues et inspirations mutuelles entre civilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University (Pékin, Chine), Nov 2024, Pékin (Chine), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et intonation au service de l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « voix et émotions : expression, interprétation, modélisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD - UBFC - LNIT - Université de Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans le discours pédagogique des enseignants de et en français au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Kotob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahd Sadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-MOMM, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour l’enseignement/apprentissage de l’oral en LE : un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° congrès international franco-espagnol E-GRAPHELES : Communication et enseignement des langues en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’anxiété et de la motivation langagières sur le niveau de prononciation du FLE chez des universitaires marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure prosodique du discours pédagogique - Articulation entre pratiques pédagogiques, recherche et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique du discours pédagogique des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française CMLF22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les centres de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres de langues. Transformations, innovations : où en sommes-nous aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée Professionnelle de l'ASDIFLE, 2022, Paris, Alliance française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral à l’ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne ALSIC-CLA, 3ème édition, Enseignement-apprentissage de l’oral à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue orale dans l'enseignement/apprentissage des langues étrangères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'APLV - La langue orale dans l'apprentissage/enseignement des langues étrangères et régionales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du 25 mars 2021 "Numérique et enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue ALSIC &amp; Centre de linguistique appliquée de Besançon, Mar 2021, Besançon - Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux d'apprenants et typologie d'erreurs en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 7ème colloque international du groupement CAMPUS-FLE ADCUEFE, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et enseignement/apprentissage de l'oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beyrouth-Kaslik-Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSOLVAR : un projet d’atlas numérique sonore des langues vernaculaires du monde arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : de la pierre au papier, du papier au numérique, quels moyens de sauvegarde du patrimoine ? (PPPN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Alexandrie, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX "Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2" organisée par Stéphanie Galligani et Diana-Lee Simon, Université Grenoble Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes pour la communication et l'interaction en FLES : quels enjeux pour la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des établissements bilingues francophone d'Egypte : La communication dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indices acoustiques pour explorer l’opposition de voisement chez les apprenants syriens de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain – Journées IPFC-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opposition de voisement chez les apprenants syriens de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Journées d'étude sur la parole, JEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX (Migration, inclusion, insertion, études, éducation, école, université - Croisement de regards), groupe de recherche DiPluFor/LIDILEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label Qualité FLE comme outil de management au service de la transformation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès dez l'UPLEGESS, Enseigner les langues en libérant les voix/voies dans un monde polyphonique et multilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux d’apprenants dans une perspective didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL - Accessibilité, représentations et analyse des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la légitimité de l’enseignant face à un public de professionnels / spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Journée d’études FOS, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique. Organisée par la CCI-Paris-Ile-de-France, le LIDILEM, l’UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en FLE/FLS ? Conférence inaugurale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’Association Libanaise des Enseignants de Français, avec le soutien de l’Institut Français du Liban et en partenariat avec le MEES, le CRDP et l’UL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l'atelier : L'enseignement de la langue arabe en France. L'exigence d'une normalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du GIS "Enseigner les mondes musulmans. Langues, histoires, sociétés, organisé conjointement par les laboratoires CIHAM, LARHRA et Triangle à l’ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la parole : de l’intérêt d’une typologie des erreurs des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque international de l’ADCUEFE-Campus FLE, Enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d’erreurs et remédiation phonétique en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III congreso internacional in lingüistica aplicada a la ensenanza de languas : el camino hacia el plurilingüismo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variation géodialectale sur les voyelles des apprenants arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain. Journées IPFC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français au CUEF de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’enseignement médical sino-français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Jiao Tong de Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique et technique dans les actions de coopération française dans le monde arabe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la Commission Monde Arabe de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? Forum Mondial HERACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université Saint-Esprit, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale, formation continue : passerelles, articulations, et modalités de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ferreira Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Didactique du français langue étrangère, 2014, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPFC-arabe : la variabilité des terrains de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC. Interphonologie du français contemporain : corpus oraux en L2 et évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Isabelle Raacine, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la phonétique corrective : perspective historique sur une discipline en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Centre de Linguistique Appliquée, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut du français au Maroc : représentations et usages chez des lycéens marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’Europe comme figure de l’autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une pédagogie interculturelle du F.O.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Contact des langues et des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helwan, 2005, Helwan, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses in speech by French speakers with Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Tutorial and research workshop ‘Disfluency in spontaneous speech’ - DISS 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la proxémie vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Les Nouvelles Voies de la Voix, Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and a subjective approach of speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIIth International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by a vocal proxemy cue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial and Research Workshop on speaker characterization in speech technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Speech Communication Association, 1990, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gémination en arabe : consonne géminée - consonne dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque Régional de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et prosodie en classe de FLE - Cours de Master FLES à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et UFR LLASIC - Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la didactique du FLE - Cours de DU FLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et université Stendhal Grenoble 3. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au Moyen-Orient - Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to school : what-works to keep children safe from Covid 19 ? Podcast, The Conversation Weekly (San Francisco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cours ! La pandémie fait voler en éclats les schémas d'enseignement traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (Paru dans The Conversation France, mai 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching with a masked face : a challenge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues. Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système éducatif marocain, francophonie et plan d’urgence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the conference « Transcription of Normal and Pathological Speech »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.83, 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et invariance du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Franche-Comté (Besançon), 1991. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03606009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique, regards croisés en phonétique. Oralité - Variabilité - Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes (France), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01995625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie et didactique de la prononciation en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURENSA 2023. Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une approche interculturelle de la didactique du français sur objectifs spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "contact des langues et des discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Le Caire, Égypte. Centre culturel français de culture et de coopération, Ambassade de France en Egypte, pp.55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des invariants acoustiques dans la syllabe arabe CVC en vue de l'obtention d'un audiogramme vocal pour sourds arabophones de toutes origines dialectales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées d'études sur la parole, Hammamet, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, pp.270-273, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Prikhodkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Solórzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 180 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures éducatives, contextualisation et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Dautry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la prononciation en classe de langue : démarches et outils. 2. Norme, variation, représentations, pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la prononciation en classe de langue : démarches et outils. 1. Plurisensorialité et multimodalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche FOS et pratique de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral par tous les sens : de la phonétique corrective à la didactique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n° 25, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de collecte des données en Français sur Objectif Spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parpette Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2014, Points Communs - Recherches en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la parole normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22-24, 2002, Revue PArole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Abou Haidar </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar, Professeure en Didactique du FLES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-abou-haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2663-4549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071208097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure en Didactique du FLES (Département des Sciences du langage, Section FLE, UFR LLASIC), Université Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Alpes - 7ème section du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire LIDILEM (Linguistique et didactique des langues étrangères et maternelles) </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lidilem.univ-grenoble-alpes.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL UNIVERSITAIRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Stendhal Grenoble 3 puis Université Grenoble Alpes (depuis 2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEF de Grenoble, Direction (2014-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Monnet de Saint-Etienne (2002-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université François Rabelais de Tours (1997-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté (1981-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFECTATIONS DANS LE RESEAU DU MEAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération éducative, Egypte (2017-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attachée de coopération pour le français, Maroc (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLES-FOS, Centre culturel français, Egypte (1992-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante de FLE, Université de Phnom Penh, Cambodge (1991-1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VULGARISATION SCIENTIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles et podcast dans le média universitaire The Conversation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En classe ! La pandémie fait voler en éclat les schémas traditionnels (01/03/2021) </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (06/05/2020) </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Back to school: what works to keep children safe from COVID-19? (podcast) </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MGEN Prévention</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qu'est-ce que ta voix dit de toi ? </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication et pandémie : quels ajustements dans la classe ? (24/08/2020) </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ciné-débat, conférence...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à un e-atelier pédagogique dans le cadre des Rendez-vous de l’Histoire de l’Institut du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, autour du film « L’insulte » (Ziad Doueiri, 2018), avec Véronique Grandpierre (IA-IPR), Eric Verdeil (PU-Sciences Po Paris), Frédéric Abécassis (Directeur des études à l’Institut Français d’Archéologie Orientale du Caire, MCF-ENS Lyon-LARHRA), IMA, Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-animation du ciné-débat « Misafa Lesafa – D’une langue à l’autre »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> manifestation organisée par l’Université Lyon 2, l’association Raja Tikva, l’ISERL, et le Musée des Confluences, à l’auditorium du Musée des Confluences, le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, en présence de la cinéaste Nurith Aviv, et avec la participation de Touriya Filii-Tullon, MCF en Littérature comparée, université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat « Langue en miroir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Abraham Bengio, dans le cadre des rencontres du centre culturel Hillel (Lyon), autour de l’ouvrage </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations entre juifs et musulmans des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. A. Meddeb et B. Stora), Lyon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 mars 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médias - Actions de coopération scientifique et technique, Projets d'intégration universitaire des étudiants en exil....</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGYPTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au féminin, Nile TV Internationale, Juillet 2021 – Francophonie et coopération éducative en Egypte </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=akJyrWlb36c</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al Ahram Hebdo, mars 2020 – Cinquantenaire de la Francophonie - Les enjeux de l’enseignement du français en Egypte</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emission Au féminin, Nile TV Internationale – Femmes francophones d’Egypte, novembre 2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&v=H--UeUXoxN8&feature=youtu.be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGA – Intégrer les étudiants migrants dans l’université – Le DU PASS B2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAROC -</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Culture scientifique – Le festival d’astronomie de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aujourdhui.ma/culture-details78485.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.maghress.com/fr/mapfr/14802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.marocjournal.net/actualites-maroc/11845.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map.ma/fr/sections/regionales/explorer_l_univers/view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.leconomiste.com/article.html?a=103085</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut français de Marrakech – Coopération bilatérale pour le livre et la lecture dans les zones rurales et défavorisées – Les contes du Haouz et de la Médina</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fle.asso.free.fr/asdifle/E11/marrakech.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lematin.ma/Actualite/Express/Article.asp?id=100271</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTION HONORIFIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l'Ordre des Palmes académiques (promotion de juillet 2017)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions dans la construction identitaire en contexte d’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherches sur la parole en FLE/FLS : un miroir sur l’identité, 77, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la didactique doit à la phonétique : l'hypothèse du chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de langues : transformations, innovations. Où en sommes-nous aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cultures éducatives, contextualisation et innovation, 32, pp.9-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte dans le champ des sciences humaines et sociales : contours et enjeux (re)définis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Contexte, une notion en débat, 25, pp.175-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix mène le jeu. La dimension vocale et prosodique du discours pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions to the academic discourse of non-native speakers of English: Design and implementation of a study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (18-3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les enseignants de FOS sur leur légitimité face aux apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique, 47, pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en classe de FLE/FLS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laisons, revue pédagogique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations scientifiques et langues dans l’enseignement supérieur français. Représentations et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, REPRÉSENTATIONS DU FRANÇAIS ET MOTIVATIONS DES ALLOPHONES À L'APPRENDRE ET À L'ENSEIGNER, 1, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des données en FOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Stauber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Donner du sens à l'apprentissage du FLE avec les technologies numériques, 25, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio 4 : un test vocal simple et rapide pour le dépistage des surdités moyennes des enfants à l’âge de quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Chautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ployet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12/3, pp.264-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction verbale et non verbale entre des adultes devenus sourds et des personnes entendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine de Beaucorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 89, pp.4-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire la parole dans la pratique orthophonique - Considérations théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 79, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de l'oral et environnements informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Amrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hypermédia et apprentissage des langues, 110, pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité vocalique et voisement en arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 121, pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme linguistique et variabilité dialectale : analyse formantique du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 110, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un atlas numérique sonore des langues vernaculaires du monde arabophone (ANSOLVAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François FAU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pierre au papier, du papier au numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.31-48, 2020, 978-2-7053-4062-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation géographique. Le français du Maghreb au Machreq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.59-62, 2016, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprenants et leur prononciation du français : description pédagogique. Les arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Detey, Isabelle Racine, Yuji Kawaguchi, Julien Eychenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde. Du natif à l’apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLE International, pp.103-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formations pour les professeurs de français dans le cadre de la coopération ? Analyse de cas : l’action de coopération pour le français à Marrakech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Castellotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME - Collection "Proximités - Sciences du langage", pp.159-172, 2013, 978-2-8066-0319-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration temporelle et trisomie 21. Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelika Braun &amp; Herbert Masthoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and its Applications. Festschrift for Jens-Peter Köster on the Occasion of his 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steiner, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité et plurilinguisme : les approches plurielles, un atout pour enseigner les langues aux Emirats Arabes Unis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale, colloque international « Voix plurilingues, repenser l’enseignement des langues autrement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Abu Dhabi, Jan 2026, Abu Dhabi, Emirats Arabes Unis, Émirats arabes unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium &amp;quot;Diversité des évolutions des Masters FLE/S en France, entre choix, contrainte et anticipations. Témoignages réflexifs, historicisations, mises en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malory Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de cursus universitaires en didactique du FLE Ancrages historiques, problématiques actuelles et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Asdifle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles d’investisseurs en Egypte (2019-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès du GIS Moyen-Orient et Mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, laboratoires ARCHE, ARCHIMEDE, DRES, GEO et LINCS, l'Institut d'islamologie de Strasbourg, l'IISMM et la SEMOMM., Jun 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Théodore Rosset to Frank C. Chalfant: a Transatlantic bridge for the teaching of pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the History of Speech Communication Research (HSCR2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France. pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'oral en FLE : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'enseignement du français langue étrangère (Colloque FLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Puerto Rico; Princeton University; Université du Québec à Trois-Rivières; Asociación Puertorriqueña de Profesores de Francés, Feb 2025, San Juan, Porto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et émotions chez les apprenants dans un contexte d’apprentissage de la prononciation en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseignement des langues et inspirations mutuelles entre civilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing Foreign Studies University (Pékin, Chine), Nov 2024, Pékin (Chine), Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires disciplinaires en didactique du FLE : discours et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Azaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi faire un dictionnaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de didactique du FLE (ASDIFLE), Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et intonation au service de l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « voix et émotions : expression, interprétation, modélisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ELLIADD - UBFC - LNIT - Université de Franche-Comté, Jan 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans le discours pédagogique des enseignants de et en français au Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Kotob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahd Sadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès des études sur le Moyen-Orient et les mondes musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-MOMM, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’anxiété et de la motivation langagières sur le niveau de prononciation du FLE chez des universitaires marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure prosodique du discours pédagogique - Articulation entre pratiques pédagogiques, recherche et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les centres de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres de langues. Transformations, innovations : où en sommes-nous aujourd'hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée Professionnelle de l'ASDIFLE, 2022, Paris, Alliance française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique du discours pédagogique des enseignants de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française CMLF22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213806001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique pour l’enseignement/apprentissage de l’oral en LE : un changement de paradigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° congrès international franco-espagnol E-GRAPHELES : Communication et enseignement des langues en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Valencia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oral à l’ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études en ligne ALSIC-CLA, 3ème édition, Enseignement-apprentissage de l’oral à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral à l'ère du numérique : enseigner et apprendre autrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du 25 mars 2021 "Numérique et enseignement-apprentissage des langues"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue ALSIC &amp; Centre de linguistique appliquée de Besançon, Mar 2021, Besançon - Paris, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.5070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue orale dans l'enseignement/apprentissage des langues étrangères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'APLV - La langue orale dans l'apprentissage/enseignement des langues étrangères et régionales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus oraux d'apprenants et typologie d'erreurs en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement-apprentissage de l’oral - Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes du 7ème colloque international du groupement CAMPUS-FLE ADCUEFE, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et enseignement/apprentissage de l'oral en FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Beyrouth-Kaslik-Tripoli, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANSOLVAR : un projet d’atlas numérique sonore des langues vernaculaires du monde arabe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : de la pierre au papier, du papier au numérique, quels moyens de sauvegarde du patrimoine ? (PPPN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Alexandrie, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indices acoustiques pour explorer l’opposition de voisement chez les apprenants syriens de FLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain – Journées IPFC-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opposition de voisement chez les apprenants syriens de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Journées d'étude sur la parole, JEP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX (Migration, inclusion, insertion, études, éducation, école, université - Croisement de regards), groupe de recherche DiPluFor/LIDILEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques innovantes pour la communication et l'interaction en FLES : quels enjeux pour la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des établissements bilingues francophone d'Egypte : La communication dans tous ses états.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Dispositifs pour l'accueil des migrants en milieu universitaire&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études MIEUX "Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2" organisée par Stéphanie Galligani et Diana-Lee Simon, Université Grenoble Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le label Qualité FLE comme outil de management au service de la transformation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès dez l'UPLEGESS, Enseigner les langues en libérant les voix/voies dans un monde polyphonique et multilingue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux d’apprenants dans une perspective didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres FLORAL - Accessibilité, représentations et analyse des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la légitimité de l’enseignant face à un public de professionnels / spécialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Journée d’études FOS, Démarche FOS et pratiques de classe. Articulation entre ingénierie de formation et ingénierie pédagogique. Organisée par la CCI-Paris-Ile-de-France, le LIDILEM, l’UPLEGESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives pour l’enseignement/apprentissage de l’oral en FLE/FLS ? Conférence inaugurale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’Association Libanaise des Enseignants de Français, avec le soutien de l’Institut Français du Liban et en partenariat avec le MEES, le CRDP et l’UL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l'atelier : L'enseignement de la langue arabe en France. L'exigence d'une normalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum du GIS "Enseigner les mondes musulmans. Langues, histoires, sociétés, organisé conjointement par les laboratoires CIHAM, LARHRA et Triangle à l’ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la parole : de l’intérêt d’une typologie des erreurs des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque international de l’ADCUEFE-Campus FLE, Enseignement-apprentissage de l’oral. Etat des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d’erreurs et remédiation phonétique en FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III congreso internacional in lingüistica aplicada a la ensenanza de languas : el camino hacia el plurilingüismo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variation géodialectale sur les voyelles des apprenants arabophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interphonologie du français contemporain. Journées IPFC-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du français au CUEF de Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’enseignement médical sino-français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université Jiao Tong de Shanghai, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de la culture scientifique et technique dans les actions de coopération française dans le monde arabe : enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la Commission Monde Arabe de la FIPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ? Forum Mondial HERACLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Université Saint-Esprit, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale, formation continue : passerelles, articulations, et modalités de professionnalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ferreira Pinto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Didactique du français langue étrangère, 2014, Paris, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPFC-arabe : la variabilité des terrains de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakir Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Embarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Naboulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IPFC. Interphonologie du français contemporain : corpus oraux en L2 et évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Detey, Isabelle Raacine, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la phonétique corrective : perspective historique sur une discipline en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Centre de Linguistique Appliquée, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut du français au Maroc : représentations et usages chez des lycéens marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « L’Europe comme figure de l’autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une pédagogie interculturelle du F.O.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Contact des langues et des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Helwan, 2005, Helwan, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauses in speech by French speakers with Down syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Tutorial and research workshop ‘Disfluency in spontaneous speech’ - DISS 01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la proxémie vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Les Nouvelles Voies de la Voix, Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective and a subjective approach of speaker recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XIIth International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by a vocal proxemy cue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial and Research Workshop on speaker characterization in speech technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Speech Communication Association, 1990, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gémination en arabe : consonne géminée - consonne dédoublée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Colloque Régional de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et prosodie en classe de FLE - Cours de Master FLES à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et UFR LLASIC - Université Grenoble Alpes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la didactique du FLE - Cours de DU FLE à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNED et université Stendhal Grenoble 3. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme(s) de l’orthographe, Craintes, attentes et réactions des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. Glottopol 19, 2012, Glottopol 19 (19), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réformer l'orthographe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamria Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amokrane Aït Djida Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Amdouni-Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe RO (A. Dister &amp; M-L. Moreau (dir.));. E.M.E. &amp; Ministère de la Communauté française, n°21, 2011, Faut-il réformer l'orthographe?, 978-2-87525-054-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La francophonie au Moyen-Orient - Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to school : what-works to keep children safe from Covid 19 ? Podcast, The Conversation Weekly (San Francisco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En cours ! La pandémie fait voler en éclats les schémas d'enseignement traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner avec un visage masqué : un défi ? (Paru dans The Conversation France, mai 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching with a masked face : a challenge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la recherche dans la formation des enseignants des centres universitaires de langues. Les Centres universitaires de langues au Moyen-Orient : quelles missions pour quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système éducatif marocain, francophonie et plan d’urgence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the conference « Transcription of Normal and Pathological Speech »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.83, 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et invariance du système vocalique de l'arabe standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Franche-Comté (Besançon), 1991. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03606009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la linguistique à la didactique, regards croisés en phonétique. Oralité - Variabilité - Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes (France), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01995625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interphonologie et didactique de la prononciation en langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chabanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURENSA 2023. Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion pour une approche interculturelle de la didactique du français sur objectifs spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "contact des langues et des discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Le Caire, Égypte. Centre culturel français de culture et de coopération, Ambassade de France en Egypte, pp.55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des invariants acoustiques dans la syllabe arabe CVC en vue de l'obtention d'un audiogramme vocal pour sourds arabophones de toutes origines dialectales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées d'études sur la parole, Hammamet, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFCP, pp.270-273, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Prikhodkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Solórzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, 180 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures éducatives, contextualisation et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Dautry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de la prononciation en classe de langue : démarches et outils. 2. Norme, variation, représentations, pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la prononciation en classe de langue : démarches et outils. 1. Plurisensorialité et multimodalité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche FOS et pratique de classe : articulation entre ingénierie de formation et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral par tous les sens : de la phonétique corrective à la didactique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’apprentissage du FLE avec les technologies numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n° 25, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de collecte des données en Français sur Objectif Spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parpette Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, 2014, Points Communs - Recherches en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la parole normale et pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Abou Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22-24, 2002, Revue PArole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEABD4E0"/>
+    <w:nsid w:val="C255CB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-abou-haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2663-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071208097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=akJyrWlb36c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&amp;v=H--UeUXoxN8&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aujourdhui.ma/culture-details78485.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maghress.com/fr/mapfr/14802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marocjournal.net/actualites-maroc/11845.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map.ma/fr/sections/regionales/explorer_l_univers/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leconomiste.com/article.html?a=103085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fle.asso.free.fr/asdifle/E11/marrakech.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lematin.ma/Actualite/Express/Article.asp?id=100271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03379088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stauber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chautemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ployet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Beaucorps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M&#233;nager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Amrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03103934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Zeroual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Naboulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04096993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Kotob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahd Sadani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Belkadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607235v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03606009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01995625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dautry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03463757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Llorca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-abou-haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2663-4549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071208097" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidilem.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/en-cours-la-pandemie-fait-voler-en-eclats-les-schemas-denseignement-traditionnels-155501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/enseigner-avec-un-visage-masque-un-defi-137728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/back-to-school-what-works-to-keep-children-safe-from-covid-19-podcast-167125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/dossiers/la-voix/detail-de-larticle/news/quest-ce-que-ta-voix-dit-de-toi/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mgen.fr/le-groupe-mgen/la-prevention/detail-de-larticle/news/communication-et-pandemie-quels-ajustements-dans-la-classe/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=akJyrWlb36c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hebdo.ahram.org.eg/NewsContent/1317/38/135/32669/-Laura-Abou-Haidar--Nous-essayons-de-passer--%C3%A0-la-.aspx?fbclid=IwAR0LxELrTelewl0JhqtlgjxH6NEKBP3LaIviQ2Ed_8EHxC5VBpP222lECJ0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?fbclid=IwAR0SC9xEDxqvkPsutEcffGtBFJE_wijx6L5ORP0vYeFy-V0cic2Jg1PoIA0&amp;v=H--UeUXoxN8&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemonde.fr/campus/article/2016/06/03/l-universite-de-grenoble-remet-refugies-et-demandeurs-d-asile-sur-la-voie-des-etudes_4934240_4401467.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledauphine.com/actualite/2016/02/18/le-cuef-enseigne-le-francais-aux-refugies-comme-avant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gre-mag.fr/dossiers/grenoble-terre-daccueil/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.campus-fle.fr/fr/laccueil-refugies-centres-universitaires-de-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aujourdhui.ma/culture-details78485.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maghress.com/fr/mapfr/14802" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jamiati.ma/Pages/Coupd'envoidela11%C3%A8me%C3%A9ditionduFestivaldel'AstronomiedeMarrakech.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marocjournal.net/actualites-maroc/11845.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map.ma/fr/sections/regionales/explorer_l_univers/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leconomiste.com/article.html?a=103085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.letangerois.com/la-11eme-edition-du-festival-astronomie-de-marrakech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fle.asso.free.fr/asdifle/E11/marrakech.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.libe.ma/Distribution-de-recueil-des-contes-pedagogiques-a-Marrakech_a9111.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agenda.ma/La-region-Midi-Pyrenees-un-bon-soutien-des-projets-educatifs-dans-la-campagne_a2101.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lematin.ma/Actualite/Express/Article.asp?id=100271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Frost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03379088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stauber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01386672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chautemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ployet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prouteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Beaucorps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia M&#233;nager" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lhote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abecassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Amrani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03103934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Zeroual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Embarki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Naboulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986575v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04808512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04096993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Kotob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahd Sadani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03639650v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811165v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013182v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04095665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barthelemy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferreira Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195163v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamria Chetouani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane A&#239;t Djida Mohand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amdouni-Saada" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03704859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986023v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03606009v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01995625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dautry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03463757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03123961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03195097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Llorca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parpette Chantal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435542v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>