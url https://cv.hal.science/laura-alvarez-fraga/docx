--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -313,329 +313,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-risk Escherichia coli clones that cause neonatal meningitis and association with recrudescent infection</w:t>
+                <w:t xml:space="preserve">The complete genome sequence of five pre-2013 Escherichia coli sequence type (ST)1193 strains reveals insights into an emerging pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
+                <w:t xml:space="preserve">Rhys T White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+                <w:t xml:space="preserve">Melinda M Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven J Hancock</w:t>
+                <w:t xml:space="preserve">Michelle J Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate M Peters</w:t>
+                <w:t xml:space="preserve">Jan Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+                <w:t xml:space="preserve">Dominika Butkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Access Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.91853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/acmi.0.000894.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959463v1</w:t>
+                <w:t xml:space="preserve">hal-04987933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of five pre-2013 Escherichia coli sequence type (ST)1193 strains reveals insights into an emerging pathogen</w:t>
+                <w:t xml:space="preserve">High-risk Escherichia coli clones that cause neonatal meningitis and association with recrudescent infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhys T White</w:t>
+                <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda M Ashcroft</w:t>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle J Bauer</w:t>
+                <w:t xml:space="preserve">Steven J Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bell</w:t>
+                <w:t xml:space="preserve">Kate M Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Butkiewicz</w:t>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/acmi.0.000894.v3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.91853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987933v1</w:t>
+                <w:t xml:space="preserve">hal-04959463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convergent evolutionary pathway attenuating cellulose production drives enhanced virulence of some bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arifur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin G K Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Jae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Alonso-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67, </w:t>
@@ -911,51 +911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, </w:t>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid-Mediated Ciprofloxacin Resistance Imparts a Selective Advantage on Escherichia coli ST131</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven C. Wallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66 (1), pp.e02146-21. </w:t>
@@ -1533,103 +1533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Afa/Dr Fimbriae Expression in the Multidrug-Resistant Escherichia coli ST131 Clone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin G K Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (e03519-21), </w:t>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of the Role of the Acinetobactin Cluster in the Virulence of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Transcriptomic Analysis During Murine Pneumonia Infection Reveals New Virulence Factors in Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of HisF in the Persistence of Acinetobacter baumannii During a Pneumonia Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (10), </w:t>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumonia infection in mice reveals the involvement of the feoA gene in the pathogenesis of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Two Epidemic OXA-48-Producing Klebsiella pneumoniae Clinical Strains Isolated during a Large Outbreak in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global assessment of small RNAs reveals a non-coding transcript involved in biofilm formation and attachment in Acinetobacter baumannii ATCC 17978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa A Ramelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3269,295 +3269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the role of the LH92_11085 gene of a biofilm hyper-producing Acinetobacter baumannii strain on biofilm formation and attachment to eukaryotic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of a Clinical Strain of Acinetobacter baumannii Belonging to the ST79/PFGE-HUI-1 Clone Lacking the AdeABC (Resistance-Nodulation-Cell Division-Type) Efflux Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
+                <w:t xml:space="preserve">E. Gato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1145335⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomea.00962-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939919v1</w:t>
+                <w:t xml:space="preserve">hal-04939926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of a Clinical Strain of Acinetobacter baumannii Belonging to the ST79/PFGE-HUI-1 Clone Lacking the AdeABC (Resistance-Nodulation-Cell Division-Type) Efflux Pump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of the role of the LH92_11085 gene of a biofilm hyper-producing Acinetobacter baumannii strain on biofilm formation and attachment to eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gato</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Blasco</w:t>
+                <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poza</w:t>
+                <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (5), </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.443-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomea.00962-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1145335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939926v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FhaB/FhaC two-partner secretion system is involved in adhesion of Acinetobacter baumannii AbH12O-A2 strain</w:t>
               </w:r>
@@ -3582,51 +3582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,77 +3677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Biofilm-Hyperproducing Acinetobacter baumannii Clinical Strain MAR002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,64 +3811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of the Multiresistant Acinetobacter baumannii Strain AbH12O-A2, Isolated during a Large Outbreak in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María P Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What risk does crop irrigation with reclaimed municipal wastewater represent with respect to the transmission of antimicrobial resistance to humans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issac Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arca-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisboa, Portugal. pp.2, 2022</w:t>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyarginine nanocapsules carry and deliver genetic material inside bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Crecente-Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,51 +4887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,402 +4980,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of essential oils and synergy with colistin against colistin-susceptible and colistin-resistant Acinetobacter baumannii strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
+                <w:t xml:space="preserve">Role of the Acinetobactin Cluster of A. baumannii ATCC 17978 in virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martínez-Guitian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Astrid Pérez</w:t>
+                <w:t xml:space="preserve">Marta Martínez- Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ageitos-Castiñeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on the Biology of Acinetobacter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany. pp.2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051837v1</w:t>
+                <w:t xml:space="preserve">hal-05046501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global transcriptome response during experimental murine pneumonia of Acinetobacter baumannii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial activity of essential oils and synergy with colistin against colistin-susceptible and colistin-resistant Acinetobacter baumannii strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Vallejo</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Symposium on the Biology of Acinetobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046376v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Acinetobactin Cluster of A. baumannii ATCC 17978 in virulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Global transcriptome response during experimental murine pneumonia of Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vazquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez- Guitián</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Ageitos-Castiñeiras</w:t>
+                <w:t xml:space="preserve">Juan Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on the Biology of Acinetobacter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany. pp.2, 2019</w:t>
+              <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046501v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicación de la inactivación genética del gen lpxB en la supervivencia de Acinetobacter baumannii</w:t>
               </w:r>
@@ -5387,51 +5387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,51 +5525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Torrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martinez-Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of A Novel Chaperone-Usher Fimbriae Sys. Involved in the Persistance and Dissemination of A Carbapenemase-Producing Klebsiella Pneumoniae Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,51 +5986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The feoA gene from A. baumannii 17978 is involved in the course of pneumonia infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,51 +6163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Torres Beceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Oviaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
@@ -6230,277 +6230,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterización de un nuevo sistema chaperone-usher-fimbriae en Klebsiella pneumoniae implicado en la adherencia a células eucariotas</w:t>
+                <w:t xml:space="preserve">Whole genome analysis of a OXA-48 producing Klebsiella pneumoniae causing an outbreak revealed a novel chaperone-usher fimbriae system involved in adherence to eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez Guitían</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
+              <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045598v1</w:t>
+                <w:t xml:space="preserve">hal-05045639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome analysis of a OXA-48 producing Klebsiella pneumoniae causing an outbreak revealed a novel chaperone-usher fimbriae system involved in adherence to eukaryotic cells</w:t>
+                <w:t xml:space="preserve">Caracterización de un nuevo sistema chaperone-usher-fimbriae en Klebsiella pneumoniae implicado en la adherencia a células eucariotas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitían</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045639v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New genes of Acinetobacter baumannii required for virulence in mouse model of pneumonia</w:t>
               </w:r>
@@ -6512,51 +6512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6611,90 +6611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo transcriptomic analysis of A. baumannii 17978 reveals that the A1S_0242 gene is involved in the course of pneumonia infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6736,51 +6736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo transcriptomic analysis of Acinetobacter baumannii ATCC 17978 reveals that the A1S_0242 gene is involved in the course of pneumonia infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,51 +6900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Álvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LH92_11085 gene plays a role in the virulence of the Acinetobacter baumannii MAR002 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7038,51 +7038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Amsterdam, Netherlands</w:t>
@@ -7236,77 +7236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome analysis of a biofilm hyper-producing clinical strain of Acinetobacter baumannii revealed a spoU gene involved in biofilm formation, attachment and invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,64 +7361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome analysis of the Acinetobacter baumannii strain AbH12O-A2 causing a large outbreak revealed a FhaB/FhaC-like two partner secretion system involved in adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,51 +7525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7643,51 +7643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,359 +7771,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hisF from Acinetobacter baumannii in persistence and pneumonia infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes related to the biosynthesis and reception of acinetobactin are essential in mice for the course of a blood infection caused by Acinetobacter baumannii ATCC 17978</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Clinical Microbiology and Infectious Diseases, Apr 2019, Amsterdam, Netherlands. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046384v1</w:t>
+                <w:t xml:space="preserve">hal-05046397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes related to the biosynthesis and reception of acinetobactin are essential in mice for the course of a blood infection caused by Acinetobacter baumannii ATCC 17978</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of hisF from Acinetobacter baumannii in persistence and pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Clinical Microbiology and Infectious Diseases, Apr 2019, Amsterdam, Netherlands. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046397v1</w:t>
+                <w:t xml:space="preserve">hal-05046384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential role of the K1 and K5 capsule in virulence of the fluoroquinolone-resistant uropathogenic Escherichia coli ST1193 clone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhys T White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BacPath 15. The molecular Biology of Bacterial Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Australian Society of Microbiology, Sep 2019, Perth, Australia. pp.61-62</w:t>
@@ -8165,51 +8165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of A Novel Chaperone-Usher Fimbriae Sys. Involved in the Persistance and Dissemination of A Carbapenemase-Producing Klebsiella Pneumoniae Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Férnandez-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8428,51 +8428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Poza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8540,51 +8540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Acinetobacter baumannii during the course of pneumonia infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8691,51 +8691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización de nuevos factores de virulencia del patógeno nosocomial Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiology and Parasitology. Universidade da Coruña, 2018. Español. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8912,51 +8912,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimización de la RT-PCR a tiempo real en formato cuádruplex para la detección del virus de la hepatitis A, mengovirus, norovirus genogrupo I y norovirus genogrupo II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virology. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9064,51 +9064,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE65FC4"/>
+    <w:nsid w:val="98C33A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9295,51 +9295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-alvarez-fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3920-5866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Hancock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.91853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys T White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda M Ashcroft" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Bauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Butkiewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000894.v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arifur Rahman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin G K Goh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Jae Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45176-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lasarte-Monterrubio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guijarro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01505-22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P Klare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Baines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Ignatius Pang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37200-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ovia&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01676-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00353-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez Fraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Wallis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02146-21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03519-21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo-Feal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.752070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Seoane-Est&#233;vez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kotska Rodi&#241;o-Janeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gonz&#225;lez-Bardanca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guiti&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arca-Su&#225;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Vallejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1921393117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa522" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01092-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1420451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00026-18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J G&#243;mez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gayoso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa A Ramelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Vallejo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1145335" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gato" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blasco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00962-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumbo-Feal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vallejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1262313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Tom&#225;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00824-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J G&#243;mez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Aransay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lav&#237;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01182-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P Cabral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072968" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684163v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente-Campo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro C&#233;s-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guiti&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Arevalo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guitian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vallejo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez- Guiti&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos-Casti&#241;eiras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez Ucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Ar&#233;valo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente Campo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Torrens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044970v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Guitian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Vallejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Barba Miramontes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Torres Beceiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo Feal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guit&#237;an" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045639v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock A Arivett" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Beceiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lopez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046384v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Nhu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F&#233;rnandez-Varela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Blasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Poza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-alvarez-fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3920-5866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys T White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda M Ashcroft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Bauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Butkiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000894.v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Hancock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.91853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arifur Rahman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin G K Goh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Jae Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45176-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lasarte-Monterrubio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guijarro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01505-22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P Klare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Baines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Ignatius Pang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37200-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ovia&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01676-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00353-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez Fraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Wallis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02146-21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03519-21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo-Feal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.752070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Seoane-Est&#233;vez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kotska Rodi&#241;o-Janeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gonz&#225;lez-Bardanca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guiti&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arca-Su&#225;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Vallejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1921393117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa522" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01092-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1420451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00026-18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J G&#243;mez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gayoso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa A Ramelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00962-16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Vallejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1145335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumbo-Feal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vallejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1262313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Tom&#225;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00824-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J G&#243;mez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Aransay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lav&#237;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01182-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P Cabral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072968" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684163v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente-Campo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro C&#233;s-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guiti&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Arevalo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez- Guiti&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos-Casti&#241;eiras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guitian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vallejo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez Ucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Ar&#233;valo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente Campo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Torrens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044970v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Guitian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Vallejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Barba Miramontes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Torres Beceiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo Feal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guit&#237;an" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock A Arivett" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Beceiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lopez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Nhu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F&#233;rnandez-Varela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Blasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Poza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>