--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3920-5866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=o752HJIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,3927 +188,3927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of pathogen reduction data in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Álvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Sanglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207, pp.114982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of five pre-2013 Escherichia coli sequence type (ST)1193 strains reveals insights into an emerging pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhys T White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda M Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle J Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Butkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Access Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/acmi.0.000894.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-risk Escherichia coli clones that cause neonatal meningitis and association with recrudescent infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate M Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.91853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convergent evolutionary pathway attenuating cellulose production drives enhanced virulence of some bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arifur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin G K Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Jae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Duy Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-45176-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Activity of Cefiderocol against the Carbapenemase-Producing Enterobacter cloacae Complex and Characterization of Reduced Susceptibility Associated with Metallo-β-Lactamase VIM-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Alonso-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aac.01505-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of aztreonam in combination with novel β-lactamase inhibitors against metallo-β-lactamase-producing Enterobacterales from Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Alonso-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isaac Alonso-Garcia</w:t>
+                <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2023.106738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative omics identifies conserved and pathogen-specific responses of sepsis-causing bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William P Klare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L Baines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C N Ignatius Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-37200-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Activity and Resistance Mechanisms to Cefepime in Combination with the Novel b-Lactamase Inhibitors Zidebactam, Taniborbactam, and Enmetazobactam against a Multicenter Collection of Carbapenemase-Producing Enterobacterales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to Shapiro, “Cefepime/Enmetazobactam Is a Clinically Effective Combination Targeting Extended-Spectrum β-Lactamase-Producing Enterobacterales ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Oviaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Álvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 66 (e01676-21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01676-21⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00353-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04958960v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Shapiro, “Cefepime/Enmetazobactam Is a Clinically Effective Combination Targeting Extended-Spectrum β-Lactamase-Producing Enterobacterales ”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Álvarez-Fraga</w:t>
+                <w:t xml:space="preserve">Plasmid-Mediated Ciprofloxacin Resistance Imparts a Selective Advantage on Escherichia coli ST131</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate M. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven C. Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 66, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 66 (1), pp.e02146-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02146-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00353-22⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04959180v1</w:t>
+                <w:t xml:space="preserve">hal-04958943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid-Mediated Ciprofloxacin Resistance Imparts a Selective Advantage on Escherichia coli ST131</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Afa/Dr Fimbriae Expression in the Multidrug-Resistant Escherichia coli ST131 Clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin G K Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nguyen Thi Khanh Nhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (e03519-21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03519-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02146-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04958943v1</w:t>
+                <w:t xml:space="preserve">hal-04959002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Afa/Dr Fimbriae Expression in the Multidrug-Resistant Escherichia coli ST131 Clone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven J Hancock</w:t>
+                <w:t xml:space="preserve">Assessment of Activity and Resistance Mechanisms to Cefepime in Combination with the Novel b-Lactamase Inhibitors Zidebactam, Taniborbactam, and Enmetazobactam against a Multicenter Collection of Carbapenemase-Producing Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Oviaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Álvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (e01676-21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01676-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.03519-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04959002v1</w:t>
+                <w:t xml:space="preserve">hal-04958960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of the Role of the Acinetobactin Cluster in the Virulence of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Ageitos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.752070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of imipenem/relebactam against a Spanish nationwide collection of carbapenemase-producing Enterobacterales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Seoane-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kotska Rodiño-Janeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica González-Bardanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76, pp.1498 - 1510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkab043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisense inhibition of lpxB gene expression in Acinetobacter baumannii by peptide–PNA conjugates and synergy with colistin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (1), pp.51 - 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jac/dkz409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syzygium aromaticum (clove) and Thymus zygis (thyme) essential oils increase susceptibility to colistin in the nosocomial pathogens Acinetobacter baumannii and Klebsiella pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arca-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130 (110606), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kpi, a chaperone-usher pili system associated with the worldwide-disseminated high-risk clone Klebsiella pneumoniae ST-15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (29), pp.17249-17259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1921393117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Transcriptomic Analysis During Murine Pneumonia Infection Reveals New Virulence Factors in Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 223, pp.1356 - 1366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of HisF in the Persistence of Acinetobacter baumannii During a Pneumonia Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Efficacy of LN-1-255 in Combination with Imipenem in Severe Infection Caused by Carbapenem-Resistant Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Maneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aac.01092-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumonia infection in mice reveals the involvement of the feoA gene in the pathogenesis of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.496-509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2017.1420451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Two Epidemic OXA-48-Producing Klebsiella pneumoniae Clinical Strains Isolated during a Large Outbreak in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (13), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomea.00026-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global assessment of small RNAs reveals a non-coding transcript involved in biofilm formation and attachment in Acinetobacter baumannii ATCC 17978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0182084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the A. baumannii A1S_0114 Gene to the Interaction with Eukaryotic Cells and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa A Ramelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of a Clinical Strain of Acinetobacter baumannii Belonging to the ST79/PFGE-HUI-1 Clone Lacking the AdeABC (Resistance-Nodulation-Cell Division-Type) Efflux Pump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The FhaB/FhaC two-partner secretion system is involved in adhesion of Acinetobacter baumannii AbH12O-A2 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Poza</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomea.00962-16⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.959-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1262313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939926v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the role of the LH92_11085 gene of a biofilm hyper-producing Acinetobacter baumannii strain on biofilm formation and attachment to eukaryotic cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of a Clinical Strain of Acinetobacter baumannii Belonging to the ST79/PFGE-HUI-1 Clone Lacking the AdeABC (Resistance-Nodulation-Cell Division-Type) Efflux Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1145335⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomea.00962-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939919v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FhaB/FhaC two-partner secretion system is involved in adhesion of Acinetobacter baumannii AbH12O-A2 strain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analysis of the role of the LH92_11085 gene of a biofilm hyper-producing Acinetobacter baumannii strain on biofilm formation and attachment to eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Vallejo</w:t>
+                <w:t xml:space="preserve">María Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (6), pp.959-974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1262313⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.443-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2016.1145335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939965v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Biofilm-Hyperproducing Acinetobacter baumannii Clinical Strain MAR002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomea.00824-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of the Multiresistant Acinetobacter baumannii Strain AbH12O-A2, Isolated during a Large Outbreak in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M Aransay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Lavín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomea.01182-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Transcriptome Analysis of Acinetobacter baumannii Assessed by RNA-Sequencing Reveals Different mRNA Expression Profiles in Biofilm Compared to Planktonic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María P Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e72968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0072968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4097,3529 +4118,3529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What risk does crop irrigation with reclaimed municipal wastewater represent with respect to the transmission of antimicrobial resistance to humans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Environmental Dimension of Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance mechanisms to cefepime in the presence of novel β-lactamase inhibitors zidebactam, taniborbactam and enmetazobactam in a Spanish nationwide collection of carbapenemase-producing Enterobacterales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Activity of aztreonam in combination with novel β-lactamase inhibitors against metallo-β-lactamase-producing Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issac Alonso-García</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisboa, Portugal. pp.2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046419v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spanish national study Acinetobacter spp. 2020: antimicrobial susceptibility and molecular epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance mechanisms to cefepime in the presence of novel β-lactamase inhibitors zidebactam, taniborbactam and enmetazobactam in a Spanish nationwide collection of carbapenemase-producing Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issac Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisboa, Portugal. pp.2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046427v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of aztreonam in combination with novel β-lactamase inhibitors against metallo-β-lactamase-producing Enterobacterales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Spanish national study Acinetobacter spp. 2020: antimicrobial susceptibility and molecular epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Guijarro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lasarte-Monterrubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arca-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lisboa, Portugal. pp.2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046409v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome analysis of samples from patients with idiopathic pulmonary fibrosis in the A Coruña University Hospital, Spain: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kotska Rodiño-Janeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cancelled, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyarginine nanocapsules carry and deliver genetic material inside bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Crecente-Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cés-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vazquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cancelled, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense inhibition of the new target lpxB gene and synergy with colistin in Acinetobacter baumannii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+                <w:t xml:space="preserve">Role of the Acinetobactin Cluster of A. baumannii ATCC 17978 in virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kelly Conde</w:t>
+                <w:t xml:space="preserve">Marta Martínez- Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
+                <w:t xml:space="preserve">Lucía Ageitos-Castiñeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands. pp.2, 2019</w:t>
+              <w:t xml:space="preserve">12th International Symposium on the Biology of Acinetobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany. pp.2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046390v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Acinetobactin Cluster of A. baumannii ATCC 17978 in virulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Antisense inhibition of the new target lpxB gene and synergy with colistin in Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucía Ageitos-Castiñeiras</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on the Biology of Acinetobacter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany. pp.2, 2019</w:t>
+              <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands. pp.2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046501v1</w:t>
+                <w:t xml:space="preserve">hal-05046390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of essential oils and synergy with colistin against colistin-susceptible and colistin-resistant Acinetobacter baumannii strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on the Biology of Acinetobacter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transcriptome response during experimental murine pneumonia of Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vazquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicación de la inactivación genética del gen lpxB en la supervivencia de Acinetobacter baumannii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Characterization of A Novel Chaperone-Usher Fimbriae Sys. Involved in the Persistance and Dissemination of A Carbapenemase-Producing Klebsiella Pneumoniae Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Bou Arévalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Crecente Campo</w:t>
+                <w:t xml:space="preserve">Juan A. Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congreso Nacional SEIMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bilbao, España. pp.1</w:t>
+              <w:t xml:space="preserve">ASM Microbe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045472v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eficiencia In vivo del inhibidor de beta-lactamasas LN-1-255 frente a Acinetobacter baumannii productor de carbapenemasas de clase D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Implicación de la inactivación genética del gen lpxB en la supervivencia de Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vázquez Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Torrens</w:t>
+                <w:t xml:space="preserve">Germán Bou Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Crecente Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congreso nacional SEIMC</w:t>
+              <w:t xml:space="preserve">22. Congreso Nacional SEIMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bilbao, España. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044996v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo E cacy of the β-Lactamase Inhibitor Ln-1-255 against Carbapenem-Resistant Acinetobacter Baumannii Producing Class D Carbapenemases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Vazquez-Ucha</w:t>
+                <w:t xml:space="preserve">Eficiencia In vivo del inhibidor de beta-lactamasas LN-1-255 frente a Acinetobacter baumannii productor de carbapenemasas de clase D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Maneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Martinez-Guitian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Astrid Perez</w:t>
+                <w:t xml:space="preserve">G Torrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM Microbe 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. pp.1</w:t>
+              <w:t xml:space="preserve">22. Congreso nacional SEIMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bilbao, España. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044970v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of A Novel Chaperone-Usher Fimbriae Sys. Involved in the Persistance and Dissemination of A Carbapenemase-Producing Klebsiella Pneumoniae Strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">In Vivo E cacy of the β-Lactamase Inhibitor Ln-1-255 against Carbapenem-Resistant Acinetobacter Baumannii Producing Class D Carbapenemases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Vazquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martinez-Guitian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Maneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Microbe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Atlanta, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044950v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Acinetobacter baumannii A1S_3245 gene (hisF) in lung persistence and pneumonia infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
+                <w:t xml:space="preserve">Implication of the Acinetobacter baumannii A1S_3245 gene (hisF) in persistence in lung and pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Álvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Biointegra Saúde 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045628v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feoA gene from A. baumannii 17978 is involved in the course of pneumonia infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Diseminación de la blaOXA-48 entre diferentes especies de enterobacterias en un área con alta prevalencia de Klebsiella pneumoniae productora de blaOXA-48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Barba Miramontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fernandez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Torres Beceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Oviaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">German Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium of the Biology of Acinetobacter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045484v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseminación de la blaOXA-48 entre diferentes especies de enterobacterias en un área con alta prevalencia de Klebsiella pneumoniae productora de blaOXA-48</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Whole genome analysis of a OXA-48 producing Klebsiella pneumoniae causing an outbreak revealed a novel chaperone-usher fimbriae system involved in adherence to eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
+              <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045611v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome analysis of a OXA-48 producing Klebsiella pneumoniae causing an outbreak revealed a novel chaperone-usher fimbriae system involved in adherence to eukaryotic cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Implication of the Acinetobacter baumannii A1S_3245 gene (hisF) in lung persistence and pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045639v1</w:t>
+                <w:t xml:space="preserve">hal-05045628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterización de un nuevo sistema chaperone-usher-fimbriae en Klebsiella pneumoniae implicado en la adherencia a células eucariotas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The feoA gene from A. baumannii 17978 is involved in the course of pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan A. Vallejo</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Rumbo Feal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Martínez Guitían</w:t>
+                <w:t xml:space="preserve">German Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
+              <w:t xml:space="preserve">11. International Symposium of the Biology of Acinetobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045598v1</w:t>
+                <w:t xml:space="preserve">hal-05045484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New genes of Acinetobacter baumannii required for virulence in mouse model of pneumonia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caracterización de un nuevo sistema chaperone-usher-fimbriae en Klebsiella pneumoniae implicado en la adherencia a células eucariotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">German Bou</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitían</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on the Biology of Acinetobacter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">21. Congreso SEIMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Malaga, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045491v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo transcriptomic analysis of A. baumannii 17978 reveals that the A1S_0242 gene is involved in the course of pneumonia infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New genes of Acinetobacter baumannii required for virulence in mouse model of pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Germán Bou</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biointegra Saúde 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">11. International Symposium on the Biology of Acinetobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045503v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo transcriptomic analysis of Acinetobacter baumannii ATCC 17978 reveals that the A1S_0242 gene is involved in the course of pneumonia infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">In vivo transcriptomic analysis of A. baumannii 17978 reveals that the A1S_0242 gene is involved in the course of pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez-Guitian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Andrés Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Biointegra Saúde 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045622v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Acinetobacter baumannii A1S_3245 gene (hisF) in persistence in lung and pneumonia infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Germán Bou</w:t>
+                <w:t xml:space="preserve">In vivo transcriptomic analysis of Acinetobacter baumannii ATCC 17978 reveals that the A1S_0242 gene is involved in the course of pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biointegra Saúde 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">27. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045509v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LH92_11085 gene plays a role in the virulence of the Acinetobacter baumannii MAR002 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Acinetobacter baumannii A1S_0114 gene in biofilm formation, attachment, motility and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brock A Arivett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa A Ramelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Beceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome analysis of a biofilm hyper-producing clinical strain of Acinetobacter baumannii revealed a spoU gene involved in biofilm formation, attachment and invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome analysis of the Acinetobacter baumannii strain AbH12O-A2 causing a large outbreak revealed a FhaB/FhaC-like two partner secretion system involved in adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La descripción global de pequeñas moleculas de RNA en Acinetobacter baumannii revela RNAs no codificantes involucrados en la formación de biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Grupo Especializado de Microorganismos Patógenos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Badajoz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7629,1163 +7650,1163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative meta-analysis of hygienization during anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Sanglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Sanglier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. IWA Microbial Ecology and Water Engineering Specialist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/zssg-c544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes related to the biosynthesis and reception of acinetobactin are essential in mice for the course of a blood infection caused by Acinetobacter baumannii ATCC 17978</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+                <w:t xml:space="preserve">Differential role of the K1 and K5 capsule in virulence of the fluoroquinolone-resistant uropathogenic Escherichia coli ST1193 clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Duy Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys T White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Nhu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
+                <w:t xml:space="preserve">Kate M Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Clinical Microbiology and Infectious Diseases, Apr 2019, Amsterdam, Netherlands. pp.2</w:t>
+              <w:t xml:space="preserve">BacPath 15. The molecular Biology of Bacterial Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Australian Society of Microbiology, Sep 2019, Perth, Australia. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046397v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hisF from Acinetobacter baumannii in persistence and pneumonia infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Genes related to the biosynthesis and reception of acinetobactin are essential in mice for the course of a blood infection caused by Acinetobacter baumannii ATCC 17978</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Clinical Microbiology and Infectious Diseases, Apr 2019, Amsterdam, Netherlands. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046384v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential role of the K1 and K5 capsule in virulence of the fluoroquinolone-resistant uropathogenic Escherichia coli ST1193 clone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The role of hisF from Acinetobacter baumannii in persistence and pneumonia infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Martínez Guitián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vázquez-Ucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kate M Peters</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bou Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BacPath 15. The molecular Biology of Bacterial Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Australian Society of Microbiology, Sep 2019, Perth, Australia. pp.61-62</w:t>
+              <w:t xml:space="preserve">29. European Congress of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Clinical Microbiology and Infectious Diseases, Apr 2019, Amsterdam, Netherlands. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045995v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of A Novel Chaperone-Usher Fimbriae Sys. Involved in the Persistance and Dissemination of A Carbapenemase-Producing Klebsiella Pneumoniae Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Microbe 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Microbiology, Jun 2018, Atlanta, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio de la actividad antimicrobiana de aceites esenciales (AES) en combinación con antibióticos frente a Acinetobacter baumannii, Klebsiella pneumoniae y Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Vázquez-Ucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Conde-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Férnandez-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congreso Nacional SEIMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Enfermedades Infecciosas y Microbiología Clínica, May 2018, Bilbao, España. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efecto de las sales biliares (SB) en cepas clínicas de Acinetobacter baumannii: Incremento de virulencia asociada al Quorum Sensing (QS) y co-resistencia con antimicrobianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Poza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martínez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congreso SEIMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Enfermedades Infecciosas y Microbiología Clínica, May 2016, Barcelona, España. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Acinetobacter baumannii during the course of pneumonia infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Martínez-Guitián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Biology of Acinetobacter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Microbiological Society - National and Kapodistrian University of Athens, Jun 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La descripción global de pequeñas moleculas de RNA en Acinetobacter baumannii revela RNAs no codificantes involucrados en la formación de biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Rumbo-Feal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gayoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Especializado Biología de Microorganismos Patógenos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Microbiología, Jul 2012, Badajoz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8795,100 +8816,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización de nuevos factores de virulencia del patógeno nosocomial Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Microbiology and Parasitology. Universidade da Coruña, 2018. Español. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04940006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8898,105 +8919,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimización de la RT-PCR a tiempo real en formato cuádruplex para la detección del virus de la hepatitis A, mengovirus, norovirus genogrupo I y norovirus genogrupo II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alvarez-Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virology. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9064,51 +9085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98C33A46"/>
+    <w:nsid w:val="740FC1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9295,51 +9316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-alvarez-fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3920-5866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys T White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda M Ashcroft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Bauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Butkiewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000894.v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Hancock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.91853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arifur Rahman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin G K Goh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Jae Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45176-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lasarte-Monterrubio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guijarro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01505-22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P Klare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Baines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Ignatius Pang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37200-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ovia&#241;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01676-21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00353-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez Fraga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Wallis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02146-21" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03519-21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo-Feal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.752070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Seoane-Est&#233;vez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kotska Rodi&#241;o-Janeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gonz&#225;lez-Bardanca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guiti&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz409" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arca-Su&#225;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Vallejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1921393117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa522" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01092-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942562v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1420451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00026-18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J G&#243;mez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gayoso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182084" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa A Ramelot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00108" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blasco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00962-16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Vallejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1145335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumbo-Feal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vallejo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1262313" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Tom&#225;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00824-15" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J G&#243;mez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Aransay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lav&#237;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01182-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P Cabral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072968" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684163v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente-Campo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro C&#233;s-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guiti&#225;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Arevalo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez- Guiti&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos-Casti&#241;eiras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guitian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vallejo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez Ucha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Ar&#233;valo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente Campo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Torrens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044970v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Guitian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Vallejo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Barba Miramontes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez Gonzalez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Torres Beceiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo Feal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guit&#237;an" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045509v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044733v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock A Arivett" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Beceiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lopez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046384v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Nhu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F&#233;rnandez-Varela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Blasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Poza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044703v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065175v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-alvarez-fraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3920-5866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=o752HJIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-Fraga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Sanglier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114982" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys T White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda M Ashcroft" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Bauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Butkiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000894.v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Khanh Nhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duy Phan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Hancock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M Peters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez-Fraga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.91853" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arifur Rahman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin G K Goh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Jae Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45176-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lasarte-Monterrubio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Guijarro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01505-22" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2023.106738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William P Klare" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Baines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C N Ignatius Pang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37200-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ovia&#241;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00353-22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958943v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Peters" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez Fraga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C. Wallis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02146-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03519-21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01676-21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde-P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo-Feal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.752070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Seoane-Est&#233;vez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kotska Rodi&#241;o-Janeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gonz&#225;lez-Bardanca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guiti&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz409" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arca-Su&#225;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Vallejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1921393117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Maneiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01092-19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2017.1420451" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00026-18" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939934v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J G&#243;mez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gayoso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182084" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa A Ramelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00108" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumbo-Feal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vallejo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1262313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00962-16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Vallejo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2016.1145335" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Tom&#225;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00824-15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J G&#243;mez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Aransay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lav&#237;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01182-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P Cabral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072968" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684163v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issac Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Conde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente-Campo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro C&#233;s-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez- Guiti&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ageitos-Casti&#241;eiras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guiti&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;zquez-Ucha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Arevalo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez-Guitian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vallejo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Vallejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos V&#225;zquez Ucha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bou Ar&#233;valo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crecente Campo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Torrens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vazquez-Ucha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Guitian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045611v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Barba Miramontes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez Gonzalez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Torres Beceiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rumbo Feal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mart&#237;nez Guit&#237;an" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Merino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock A Arivett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Beceiro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zssg-c544" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Nhu Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044935v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F&#233;rnandez-Varela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Blasco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Poza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044721v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>