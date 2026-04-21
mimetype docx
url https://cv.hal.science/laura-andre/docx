--- v0 (2026-03-29)
+++ v1 (2026-04-21)
@@ -66,4059 +66,4443 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Reactor Design and Conception at Laboratory Scale for Solid-State Anaerobic Digestion: Practical Comparison Between 3D-Printed Digesters and Conventional Methods</w:t>
+                <w:t xml:space="preserve">Thermophilic and mesophilic two-phase co-digestion of the organic fraction of municipal solid waste with sewage sludge and equine manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Flavien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Naji</w:t>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Luart</w:t>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.102614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation11010041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2026.102614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900909v1</w:t>
+                <w:t xml:space="preserve">hal-05506070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Upgraded FOS/TAC Titration Model Integrating Phosphate Effects for Accurate Assessments of Volatile Fatty Acids and Alkalinity in Anaerobic Media</w:t>
+                <w:t xml:space="preserve">Batch Reactor Design and Conception at Laboratory Scale for Solid-State Anaerobic Digestion: Practical Comparison Between 3D-Printed Digesters and Conventional Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pauss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amar Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering9030053⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083696v1</w:t>
+                <w:t xml:space="preserve">hal-04900909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical model development and parameter identification for solid-state anaerobic digestion of shellfish products: Application to Mytilus edulis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Coutu</w:t>
+                <w:t xml:space="preserve">An Upgraded FOS/TAC Titration Model Integrating Phosphate Effects for Accurate Assessments of Volatile Fatty Acids and Alkalinity in Anaerobic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dochain</w:t>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mottelet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101458⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering9030053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099654v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and retention modeling of the liquid phase through a stratified porous leach-bed. Application for solid-state anaerobic co-digestion of cattle manure and roadside grass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamical model development and parameter identification for solid-state anaerobic digestion of shellfish products: Application to Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pauss</w:t>
+                <w:t xml:space="preserve">M. Mercier-Huat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18, pp.101114. </w:t>
+              <w:t xml:space="preserve">, 2023, 22, pp.101458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.101114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753697v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underestimation of Dry Matter of Anaerobic Media with High Bicarbonate Concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+                <w:t xml:space="preserve">Transport and retention modeling of the liquid phase through a stratified porous leach-bed. Application for solid-state anaerobic co-digestion of cattle manure and roadside grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Mercier-Huat</w:t>
+                <w:t xml:space="preserve">S. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Fayolle</w:t>
+                <w:t xml:space="preserve">V. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031105⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.101114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.101114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594349v1</w:t>
+                <w:t xml:space="preserve">hal-03753697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Estimation of Bicarbonate and Acetic Acid Concentrations with Wider Ranges in Anaerobic Media Using Classical FOS/TAC Titration Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Underestimation of Dry Matter of Anaerobic Media with High Bicarbonate Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Mercier-Huat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (24), pp.11843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112411843⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12031105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478855v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Quantifying porosity changes in solid biomass waste using a disruptive approach of water retention curves (WRC) for dry anaerobic digestion” [Bioresour. Technol. (2020) 12, 100585]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. André</w:t>
+                <w:t xml:space="preserve">Accurate Estimation of Bicarbonate and Acetic Acid Concentrations with Wider Ranges in Anaerobic Media Using Classical FOS/TAC Titration Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Mercier-Huat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Peultier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pauss</w:t>
+                <w:t xml:space="preserve">Jean-Marie Grosmaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.100725. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (24), pp.11843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2021.100725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app112411843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478848v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Quantifying porosity changes in solid biomass waste using a disruptive approach of water retention curves (WRC) for dry anaerobic digestion” [Bioresour. Technol. (2020) 12, 100585]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cresson</w:t>
+                <w:t xml:space="preserve">M.A. Hernandez-Shek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+                <w:t xml:space="preserve">M. Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Preys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">P. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.100725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2021.100725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963944v1</w:t>
+                <w:t xml:space="preserve">hal-03478848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying porosity changes in solid biomass waste using a disruptive approach of water retention curves (WRC) for dry anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Biochemical Methane Potential of Heterogeneous Solid Substrates: Results of a Two- Phase French Inter-Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hernández-Shek</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Romain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Preys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100585⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246805v1</w:t>
+                <w:t xml:space="preserve">hal-02963944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry anaerobic co-digestion of roadside grass and cattle manure at a 60 L batch pilot scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying porosity changes in solid biomass waste using a disruptive approach of water retention curves (WRC) for dry anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lencauchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Damiano</w:t>
+                <w:t xml:space="preserve">M.A. Hernández-Shek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121737⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253885v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid anaerobic digestion: state-of-art, scientific and technological hurdles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dry anaerobic co-digestion of roadside grass and cattle manure at a 60 L batch pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lencauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 247, pp.1027-1037. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 289, pp.121737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016035v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified method for COD determination of solid waste, using a commercial COD kit and an adapted disposable weighing support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Solid anaerobic digestion: state-of-art, scientific and technological hurdles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00449-016-1704-8⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.1027-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016036v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography to quantify in situ liquid content in a full-scale dry anaerobic digestion reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A modified method for COD determination of solid waste, using a commercial COD kit and an adapted disposable weighing support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.11.033⟩</w:t>
+              <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (3), pp.473--478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-016-1704-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016037v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane production improvement by modulation of solid phase immersion in dry batch anaerobic digestion process: dynamic of methanogen populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 207, pp.353--360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying physical structure changes and non-uniform water flow in cattle manure during dry anaerobic digestion process at lab scale: Implication for biogas production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical Resistivity Tomography to quantify in situ liquid content in a full-scale dry anaerobic digestion reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvina Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.022⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 201, pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016040v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifying physical structure changes and non-uniform water flow in cattle manure during dry anaerobic digestion process at lab scale: Implication for biogas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.660--669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A simple and rapid one-time method to evaluate the non-acidic gas content from bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Nonus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (2), pp.337--341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00449-013-0986-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de films polyesters biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Innovation JRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films biosourcés et biodégradabilité en méthanisation : défis de la collecte des biodéchets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digestion anaérobie mésophile des boues d'épuration municipales sous fortes concentrations de propionate de sodium en conditions semicontinues : inhibition et modifications de la communauté microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408501v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de films plastiques biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Films biosourcés et biodégradabilité en méthanisation : défis de la collecte des biodéchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APIVALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Pollutec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409103v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIWAN project: from organic waste to chemical components via biogas – an integrated (bio)chemical carbon cycle with CO2 recovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Élaboration de films plastiques biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque APIVALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384807v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">OBIWAN project: from organic waste to chemical components via biogas – an integrated (bio)chemical carbon cycle with CO2 recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorosh Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codigestion de boues activées avec une fraction organique d'ordures ménagères et du fumier équin en réacteurs semi-continus thermophile et mésophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flavien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fauchages de bord de route pour la méthanisation (CARMEN)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239307v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadside grass valorization in anaerobic digestion (&amp;quot;CARMEN&amp;quot; project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lencauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Energy from Biomass and Waste (VENICE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des fauchages de bord de route pour la méthanisation (CARMEN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lencauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Recherche Innovation biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermophilic and mesophilic two-phase codigestion of waste activated sludge with organic fraction waste and equine manure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OBIWAN Project : from Organic Waste to Advanced Chemicals via Biogas - an Integrated Carbon Cycle with CO2 Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorosh Samiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Magis</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307345v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A thermophilic and mesophilic two-phase codigestion of waste activated sludge with organic fraction waste and equine manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647849v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Auneau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. , 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647882v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inhibition of anaerobic digestion of urban sewage sludge by sodium propionate: biogas production and microbial community shift in continuous reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Auneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">18th IWA World Conference On Anaerobic Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. 18th IWA World Conference on Anaerobic Digestion CONFERENCE PROCEEDINGS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482086v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres opératoires de la codigestion anaérobie en voie sèche et validation du modèle par « bootstrapping »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351966v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode innovante pour l'optimisation des paramètres opératoires de la co-digestion anaérobie : application en voie sèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation des paramètres opératoires de la codigestion anaérobie en voie sèche et validation du modèle par « bootstrapping »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6779278⟩</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France. Zenodo, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6779416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351975v1</w:t>
+                <w:t xml:space="preserve">hal-04351966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthode innovante pour l'optimisation des paramètres opératoires de la co-digestion anaérobie : application en voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guerrin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intechem Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Compiègne, France. Zenodo, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6779278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new simplified dry anaerobic digestion model, considering modified AM2 and MIM hydrodynamics models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IWA World Conference on Anaerobic Digestion – IWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. Zenodo, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6779130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4265,51 +4649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9030053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mercier-Huat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411843" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100585" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zdanevitch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lencauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damiano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121737" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1704-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pernier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.02.033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Durante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dotal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Valentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0986-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorosh Samiei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Magis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lencauchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duffo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2026.102614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9030053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mercier-Huat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fayolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zdanevitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lencauchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damiano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1704-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.02.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Durante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dotal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Valentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0986-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorosh Samiei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Magis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lencauchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duffo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>