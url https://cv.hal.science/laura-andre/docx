--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -1765,295 +1765,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production improvement by modulation of solid phase immersion in dry batch anaerobic digestion process: dynamic of methanogen populations</w:t>
+                <w:t xml:space="preserve">Electrical Resistivity Tomography to quantify in situ liquid content in a full-scale dry anaerobic digestion reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Edvina Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.02.033⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 201, pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016039v1</w:t>
+                <w:t xml:space="preserve">hal-02016037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography to quantify in situ liquid content in a full-scale dry anaerobic digestion reactor</w:t>
+                <w:t xml:space="preserve">Methane production improvement by modulation of solid phase immersion in dry batch anaerobic digestion process: dynamic of methanogen populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 201, pp.89-96. </w:t>
+              <w:t xml:space="preserve">Bioresource Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.353--360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016037v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying physical structure changes and non-uniform water flow in cattle manure during dry anaerobic digestion process at lab scale: Implication for biogas production</w:t>
               </w:r>
@@ -2078,51 +2078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2915,527 +2915,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codigestion de boues activées avec une fraction organique d'ordures ménagères et du fumier équin en réacteurs semi-continus thermophile et mésophile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Magis</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306534v1</w:t>
+                <w:t xml:space="preserve">hal-05306554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition de la digestion anaérobie des boues d'épuration urbaines par le propionate de sodium : production de biogaz et évolution de la communauté microbienne dans des réacteurs semi-continus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Awinzure Agumah</w:t>
+                <w:t xml:space="preserve">Codigestion de boues activées avec une fraction organique d'ordures ménagères et du fumier équin en réacteurs semi-continus thermophile et mésophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soulard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Pauss</w:t>
+                <w:t xml:space="preserve">Alain Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès de la Société Française du Génie des Procédés (SFGP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française du Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306554v1</w:t>
+                <w:t xml:space="preserve">hal-05306534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadside grass valorization in anaerobic digestion (&amp;quot;CARMEN&amp;quot; project)</w:t>
+                <w:t xml:space="preserve">Caractérisation des fauchages de bord de route pour la méthanisation (CARMEN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lencauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura André</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Energy from Biomass and Waste (VENICE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03239677v1</w:t>
+                <w:t xml:space="preserve">ineris-03239307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fauchages de bord de route pour la méthanisation (CARMEN)</w:t>
+                <w:t xml:space="preserve">Roadside grass valorization in anaerobic digestion (&amp;quot;CARMEN&amp;quot; project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zdanevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lencauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pineau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Energy from Biomass and Waste (VENICE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03239307v1</w:t>
+                <w:t xml:space="preserve">ineris-03239677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Recherche Innovation Biogaz Méthanisation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
@@ -3703,51 +3703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the effect of propionic acid on anaerobic digestion of sludge: gas production and microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2026.102614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9030053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mercier-Huat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fayolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zdanevitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lencauchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damiano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1704-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.02.033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Durante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dotal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Valentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0986-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorosh Samiei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Magis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lencauchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duffo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Awinzure Agumah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2026.102614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9030053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier-Huat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.101114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Mercier-Huat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fayolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosma&#238;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112411843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hernandez-Shek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Preys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hern&#225;ndez-Shek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100585" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zdanevitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lencauchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damiano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1704-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.02.033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Durante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bassard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dotal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Valentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0986-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thibault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorosh Samiei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Magis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zdanevitch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lencauchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duffo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerrin-Rechdaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779278" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mottelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6779130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>