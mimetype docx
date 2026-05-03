--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -587,256 +587,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of entrepreneurship for an economy of the commons? The dynamic of ‘commoneuring’</w:t>
+                <w:t xml:space="preserve">Rethinking the future of work through the lens of sharing platforms oriented towards general interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th Conference of the Regulating for Decent Work Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253858v1</w:t>
+                <w:t xml:space="preserve">hal-03253829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the future of work through the lens of sharing platforms oriented towards general interest</w:t>
+                <w:t xml:space="preserve">What kind of entrepreneurship for an economy of the commons? The dynamic of ‘commoneuring’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the Regulating for Decent Work Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253829v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -979,229 +979,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Broca</w:t>
+                <w:t xml:space="preserve">CoopCycle, un projet de plateforme socialisée et de régulation de la livraison à vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Acosta Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Srnec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177060v1</w:t>
+                <w:t xml:space="preserve">hal-03364001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoopCycle, un projet de plateforme socialisée et de régulation de la livraison à vélo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Sofia Acosta Alvarado</w:t>
+                <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Srnec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364001v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser l'alternative au capitalisme de plateforme dans une logique de réencastrement polanyien ?</w:t>
               </w:r>
@@ -1282,203 +1282,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’entreprendre à l’ « encommuns ». Comment un processus entrepreneurial peut-il s’inscrire dans une perspective de création de communs ?</w:t>
+                <w:t xml:space="preserve">Pour une protection sociale des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407872v1</w:t>
+                <w:t xml:space="preserve">hal-01903526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une protection sociale des données personnelles</w:t>
+                <w:t xml:space="preserve">De l’entreprendre à l’ « encommuns ». Comment un processus entrepreneurial peut-il s’inscrire dans une perspective de création de communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903526v1</w:t>
+                <w:t xml:space="preserve">hal-03407872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère du Travail, de l’Emploi et du Dialogue social; DREES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1890,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Acosta Alvarado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104187v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725495v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00332" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Acosta Alvarado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104187v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04573262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>