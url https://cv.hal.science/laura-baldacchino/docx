--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -66,1272 +66,1534 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animales en la Edad Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Sanz-Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediciones USAL. 94, 2026, 978-84-1091-169-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El testamento de Ramiro Yáñez de Barnuevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">e-Spania Books; e-Spania Books, 21, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12q3t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La branche “orientale” du Libro de las donas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hispaniques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrastes linguistiques, trajectoires historiques, traduction et pratiques discursives en Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2025, Chréode</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coloquio internacional: Retraducir. El ars vertendi castellano ante sus variaciones históricas (siglo xv al xviii), coord. par Tatiana Alvarado Teodorika, Roland Béhar, Mercedes Blanco, Miguel Herrero de Jáuregui, Adrián Izquierdo, y Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/140sk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino, Étude et édition critique du Libro de las donas, traduction castillane du Llibre de les dones de Francesc Eiximenis (chapitres 1 à 100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13bia⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Ésotérisme, magie, sorcellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Devlaeminck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13a95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animales y violencias: del “Animal Turn” a los estudios sobre animales en el mundo hispánico en las Edades Media y Moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Czerbakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Animaux et violence (Époques médiévale et moderne) / Porosités et circulations dans les espaces d’enfermement (XVIe-XVIIe siècles), 48, pp.50615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120mu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quins nodrimens deu hom dar a infantes » : L’éducation des petites filles dans le Llibre de les dones et sa traduction castillane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensayo sobre la ornitofauna de la Casa de Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Sanz-Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anales del Instituto de Estudios Madrileños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, pp.355-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu du paraître et les femmes dans le Llibre de les dones de Francesc Eiximenis et sa traduction castillane (fin XIVe–XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Déguisements, travestissements, transformations, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.6836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Muñoz Fernández y Hélène Thieulin-Pardo (dirs.), Saberes, cultura y mecenazgo en la correspondencia de las mujeres medievales, en línea, e-Spania Books, Studies, 8, 2021. ISBN: 9782919448371</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medievalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.437 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6018/medievalismo.551281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia López-Souto e Inés Velázquez-Puerto (eds.): VII Libros, imprenta y censura en la Europa meridional del siglo xv al xvii, Salamanca, IEMYRhd, 2020, 218 pp, https://iemyrhd.usal.es/?publicacion=vii-librosimprenta-y-censura-en-la-europa-meridional-del-siglo-xv-al-xvii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios humanísticos. Filología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18002/ehf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El besar en el Llibre de les dones de Francesc Eiximenis i la seua traducció castellana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ortuño Centenero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.21-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ésotérisme, magie, sorcellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Coutier</w:t>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Devlaeminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13a93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux et violences dans les mondes hispaniques (époques médiévale et moderne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Czerbakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castejón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120ni⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801207v1</w:t>
-              </w:r>
-[...890 lines deleted...]
-                <w:t xml:space="preserve">hal-04801191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et édition critique du Libro de las donas, traduction castillane du Llibre de les dones de Francesc Eiximenis (chapitres 1 à 100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Université, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023SORUL173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05301048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1478,51 +1740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coutier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baldacchino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a93" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Czerbakoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castej&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940295v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a95" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6836" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/medievalismo.551281" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18002/ehf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortu&#241;o Centenero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q3t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05301048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL173" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baldacchino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Sanz-Hermida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q3t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coutier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castej&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Czerbakoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/medievalismo.551281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18002/ehf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortu&#241;o Centenero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05301048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>