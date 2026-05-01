--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -244,128 +244,368 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ésotérisme, magie, sorcellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Coutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Devlaeminck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13a93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux et violences dans les mondes hispaniques (époques médiévale et moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Czerbakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castejón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ni⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La branche “orientale” du Libro de las donas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Hispaniques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrastes linguistiques, trajectoires historiques, traduction et pratiques discursives en Romania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2025, Chréode</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -375,1114 +615,874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloquio internacional: Retraducir. El ars vertendi castellano ante sus variaciones históricas (siglo xv al xviii), coord. par Tatiana Alvarado Teodorika, Roland Béhar, Mercedes Blanco, Miguel Herrero de Jáuregui, Adrián Izquierdo, y Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/140sk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino, Étude et édition critique du Libro de las donas, traduction castillane du Llibre de les dones de Francesc Eiximenis (chapitres 1 à 100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13bia⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Ésotérisme, magie, sorcellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Coutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Devlaeminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49, pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13a95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animales y violencias: del “Animal Turn” a los estudios sobre animales en el mundo hispánico en las Edades Media y Moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Czerbakoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Animaux et violence (Époques médiévale et moderne) / Porosités et circulations dans les espaces d’enfermement (XVIe-XVIIe siècles), 48, pp.50615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/120mu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quins nodrimens deu hom dar a infantes » : L’éducation des petites filles dans le Llibre de les dones et sa traduction castillane</w:t>
+                <w:t xml:space="preserve">Ensayo sobre la ornitofauna de la Casa de Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Sanz-Hermida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44</w:t>
+              <w:t xml:space="preserve">Anales del Instituto de Estudios Madrileños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, pp.355-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020069v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensayo sobre la ornitofauna de la Casa de Campo</w:t>
+                <w:t xml:space="preserve">« Quins nodrimens deu hom dar a infantes » : L’éducation des petites filles dans le Llibre de les dones et sa traduction castillane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José María Sanz-Hermida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales del Instituto de Estudios Madrileños</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63, pp.355-372</w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558116v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu du paraître et les femmes dans le Llibre de les dones de Francesc Eiximenis et sa traduction castillane (fin XIVe–XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Déguisements, travestissements, transformations, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.6836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Muñoz Fernández y Hélène Thieulin-Pardo (dirs.), Saberes, cultura y mecenazgo en la correspondencia de las mujeres medievales, en línea, e-Spania Books, Studies, 8, 2021. ISBN: 9782919448371</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medievalismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.437 - 441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6018/medievalismo.551281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia López-Souto e Inés Velázquez-Puerto (eds.): VII Libros, imprenta y censura en la Europa meridional del siglo xv al xvii, Salamanca, IEMYRhd, 2020, 218 pp, https://iemyrhd.usal.es/?publicacion=vii-librosimprenta-y-censura-en-la-europa-meridional-del-siglo-xv-al-xvii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios humanísticos. Filología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18002/ehf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El besar en el Llibre de les dones de Francesc Eiximenis i la seua traducció castellana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ortuño Centenero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577534v1</w:t>
-              </w:r>
-[...238 lines deleted...]
-                <w:t xml:space="preserve">hal-04801207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1740,51 +1740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baldacchino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Sanz-Hermida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q3t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149763v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coutier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a95" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castej&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Czerbakoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/medievalismo.551281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18002/ehf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortu&#241;o Centenero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05301048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baldacchino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Sanz-Hermida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q3t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Coutier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Devlaeminck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a93" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Czerbakoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castej&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140sk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a95" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6836" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/medievalismo.551281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18002/ehf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortu&#241;o Centenero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05301048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>