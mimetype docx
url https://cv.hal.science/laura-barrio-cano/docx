--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -250,295 +250,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro cellular reprogramming to model gonad development and its disorders</w:t>
+                <w:t xml:space="preserve">High-Quality Brain and Bone Marrow Nuclei Preparation for Single Nuclei Multiome Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitzan Gonen</w:t>
+                <w:t xml:space="preserve">Carolina Moraes-Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Eozenou</w:t>
+                <w:t xml:space="preserve">Sophie Novault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mitter</w:t>
+                <w:t xml:space="preserve">Ana Jeemin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Elzaiat</w:t>
+                <w:t xml:space="preserve">Valerie Seffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Stévant</w:t>
+                <w:t xml:space="preserve">Laura Barrio Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.eabn9793. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202, pp.e65715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn9793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/65715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150365v1</w:t>
+                <w:t xml:space="preserve">pasteur-04362729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Brain and Bone Marrow Nuclei Preparation for Single Nuclei Multiome Assays</w:t>
+                <w:t xml:space="preserve">In vitro cellular reprogramming to model gonad development and its disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Moraes-Cabe</w:t>
+                <w:t xml:space="preserve">Nitzan Gonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Novault</w:t>
+                <w:t xml:space="preserve">Caroline Eozenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Jeemin Choi</w:t>
+                <w:t xml:space="preserve">Richard Mitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Seffer</w:t>
+                <w:t xml:space="preserve">Maëva Elzaiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Barrio Cano</w:t>
+                <w:t xml:space="preserve">Isabelle Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 202, pp.e65715. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.eabn9793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/65715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn9793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04362729v1</w:t>
+                <w:t xml:space="preserve">hal-04150365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone demethylase KDM6B fine-tunes the host response to Streptococcus pneumoniae</w:t>
               </w:r>
@@ -961,51 +961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05481190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tr&#233;beau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Gonen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Elzaiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn9793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04362729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jeemin Choi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio Cano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Camarasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00805-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K&#252;hn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bergqvist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Valenzuela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05481190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tr&#233;beau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04362729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jeemin Choi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio Cano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Gonen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mitter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Elzaiat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#233;vant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn9793" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Connor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Camarasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Patey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00805-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K&#252;hn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bergqvist" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Valenzuela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>