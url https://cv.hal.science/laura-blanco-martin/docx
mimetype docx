--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Blanco-Martín </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure au Centre de Géosciences (Mines Paris, Université PSL)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-granular damage in experimentally deformed rock-salt investigated by X-ray micro-tomography: confining pressure and brine effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.105488. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt creep: a cross-check test to cover the full relevant range of deviatoric stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of Rock Salt Under a Large Range of Deviatoric Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-024-03841-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Creep: Transition Between the Low and High Stress Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bérest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments on rock salt and phenomenological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105452. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of possible reactivation of undetected faults during CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.103794. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3D: a modeling approach for parallel computing of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-022-10176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt behavior: From laboratory experiments to pertinent long-term predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karimi-Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.104588. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of salt caverns in the energy transition: Application to Power-to-Gas–Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.103333. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insoluble materials on the volumetric behavior of rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2020.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representativity of Rock Salt Specimens During Laboratory Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an interface constitutive model for fully grouted rock-bolts and cable-bolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.811-819. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental density data of three carbon dioxide and oxygen binary mixtures at temperatures from 276 to 416 K and at pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaide Ahamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Chabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (11), pp.5313-5327. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining upper and lower bounds for steady state strain rate during a creep test on a salt sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.104452. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation into rapid cooling of rock salt related to high frequency cycling of storage caverns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.120 - 130. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Processes Modeling in Rock Salt and Crushed Salt Including Halite Solubility Constraints: Application to Disposal of Heat-Generating Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (1), pp.159-182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-018-1057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatancy Criteria for Salt Cavern Design: A Comparison Between Stress- and Strain-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-017-1338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of TOUGH-FLAC to the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-71. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory pull-out tests on fully grouted rock bolts and cable bolts: results and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thenevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schleifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Lubosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre 2017, 9 (5), pp.843-855. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal–hydraulic–mechanical modeling of a large-scale heater test to investigate rock salt and crushed salt behavior under repository conditions for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled geomechanics and flow modeling of thermally induced compaction in heavy oil diatomite reservoirs under cyclic steaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.474-484. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulonnage à ancrage réparti : étude de l’interface barre-scellement sous sollicitations axiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2016002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Dual-Structure Constitutive Model for Predicting the Long-Term Behavior of an Expansive Clay Buffer in a Nuclear Waste Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vilarrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of the thermal–hydraulic–mechanical response of a generic salt repository for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.198-211. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two simulators to investigate thermal–hydraulic–mechanical processes related to nuclear waste isolation in saliferous formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.219-229. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the bolt-grout interface behaviourof fully grouted rockbolts from laboratory experiments under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (October 2013), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical modelling of the mechanical long-term behaviour of the GMR gallery in ANDRA’s Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical solution to the mechanical behaviour of fully grouted rockbolts subjected to pull-out tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Reactive-Tansport Codes for CO2 injection in Opalinus Clay at the Mont Terri CL-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungszentrum Jülich GmbH, Mar 2026, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO₂ Injection in Opalinus Clay at the Mont Terri CL-Experiment: Insights from Laboratory Experiments and Hydraulic-Geochemical Coupled Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ostertag-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Hydraulic-Geochemical Processes in a Faulted Clay-Rich Caprock: Reactive Transport Modelling of an In Situ CO2 Injection Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO₂ injection in Opalinus Clay: a benchmark study on hydraulic-mechanical and hydraulic-chemical effects using different modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caprock Integrity &amp; Gas Storage Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Office of Topography, Swisstopo, Jan 2026, St-Ursanne, Switzerland. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60695/27012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Gas Storage in Salt Caverns Considering a Wide Range of Deviatoric Stresses and Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behavior of Salt (Saltmech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behaviour of Salt (SaltMech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Response to Long-term CO2 Injection in Argillaceous Caprock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, ISTO, LBNL, Oct 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt from the engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAMS workshop - Creep across materials and scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Marne la Vallée (Ile de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of hydrogen infiltration into rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jimenez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decovalex 2023 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term creep of rock salt under high and low stress deviators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in memory of P. Bérest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of rock salt and implications for underground facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Underground Energy Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeta Gordeliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rapid City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from an experimental campaign on rock salt and implications at the cavern scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saltmech X, Mechanical Behavior of Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Coupled Thermal-Hydro-Mechanical Processes in Salt Formations for Geologic Disposal of Large Nuclear Waste Canisters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Sym- posium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of impurities in rock salt samples on laboratory tests - consequences on rock mass representativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel modeling of coupled processes: the recent development of TOUGH-FLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Insoluble Materials on Rock Salt Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th U.S. Rock Mechanics/Geomechanics Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association, Jun 2020, Golden, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLING TOUGH3 WITH FLAC3D FOR PARALLEL COMPUTING OF FLUID FLOW AND GEOMECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of laboratory tests in constitutive models for rock salt: a focus on volumetric strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Herchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Institute for Geosciences and Natural Resources (BGR), Sep 2018, Hanovre, Germany. pp.413-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between stress- and strain-based dilatancy criteria for salt cavern design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENSION OF THE TOUGH-FLAC SIMULATOR TO ACCOUNT FOR FINITE STRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINING OPTIMAL MONITORING STRATEGIES FOR MANAGING RISKS OF CYCLIC STEAM INJECTION USING DATA-WORTH ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanlin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Modeling of Coupled Processes in a Generic Salt Repository for Heat-Generating Nuclear Waste: Analysis of the Impacts of Halite Solubility Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Modeling of a Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISRM International Congress of Rock Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hydro-geomechanical Model to Simulate Coupled Fluid Flow and Reservoir Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modelling of the thermal simulation for drift emplacement underground test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rapid City, SD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTOUGH2-FLAC MODELING OF THERMAL-HYDRAULIC-MECHANICAL PROCESSES RELATED TO STEAM-ASSISTED HEAVY OIL RECOVERY FROM DIATOMITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of coupled processes in a generic salt repository for heat-generating nuclear waste: preliminary analysis of the impacts of halite dissolution and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hydro-geomechanical Simulation of Earthquakes Induced by Fluid Injections in Geothermal Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING STEAM, WATER, AND OIL FLOW OVERLYING A HEAVY OIL RESERVOIR UNDERGOING CYCLIC STEAMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Oldenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the TSDE Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling procedures to evaluate thermal-hydraulic-mechanical processes in a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rutenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Analysis of Thermal-Hydraulic-Mechanical Processes in a Generic Salt Repository for High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THM processes modeling to evaluate salt-based repositories in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International High-Level Radioactive Waste Management Conference, IHLRWMC 2013: Integrating Storage, Transportation, and Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-Hydraulic-Mechanical Processes Modeling to Evaluate Salt-based Repositories in the Long-Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of coupled THM processes to predict the long-term response of a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et justification du boulonnage, Réflexions et Avancées du Groupe de Travail N°30 de l'AFTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTES * CONGRÈS INTERNATIONAL * LYON 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental and analytical study of fully grouted rockbolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th US Rock Mechanics / Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.ARMA 11-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Numerical Modelling of the Mechanical Long-term Behaviour of the GMR gallery in ANDRA's Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement. 4th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Modeling of Opalinus Clay: Insights from CO2 Injection Experiments at Mont Terri Rock Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial hommage à Pierre Bérest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréi Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, pp.E1, 2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Coupled Processes in Fractured Geological Media: Applied analysis in Deep Underground Tunneling, Mining and Nuclear Waste Disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wuhan, China. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, pp.103533, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2020.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Issue on TOUGH Symposium 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, pp.1, 2017, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: Insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven R. Sobolik; Mathew Ingraham; Edward Matteo; Melissa Mills; Tonya S.A. Ross; Donald Conley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE MECHANICAL BEHAVIOR OF SALT XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis; CRC Press/Balkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-12, 2025, 978-1-041-06824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de fissuration thermique dans une mine de sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GASC-BARBIER, Muriel; MERRIEN-SOUKATCHOFF, Véronique; BEREST, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de mécanique des roches. Tome V - Thermomécanique des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de mines, pp.415-427, 2017, 9782356714657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de fluage à faible et fort déviateur sur éprouvettes de sel de Hauterives (puits HR-02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences - MINES Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la propagation des microséismes induits par pressurisation par un fluide diffusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maı̂triser le comportement géomécanique du sel pour optimiser le stockage de gaz en cavités salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of CO2 and O2 storage in salt caverns in comparison with CH4 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMRI-STARFISH Project: three-dimensional modeling of the in situ thermo-mechanical fracturing test in the Varangéville mine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Troisième Rapport (final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Deuxième Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération Andra & Mines-ParisTech Premier Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of fully grouted rockbolts and cablebolts under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00711490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, numerical and theoretical studies of rock salt as a host rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04125864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Blanco-Martín </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure au Centre de Géosciences (Mines Paris, Université PSL)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-granular damage in experimentally deformed rock-salt investigated by X-ray micro-tomography: confining pressure and brine effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.105488. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt creep: a cross-check test to cover the full relevant range of deviatoric stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of Rock Salt Under a Large Range of Deviatoric Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-024-03841-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Creep: Transition Between the Low and High Stress Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bérest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments on rock salt and phenomenological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105452. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of possible reactivation of undetected faults during CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.103794. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3D: a modeling approach for parallel computing of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-022-10176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt behavior: From laboratory experiments to pertinent long-term predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karimi-Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.104588. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insoluble materials on the volumetric behavior of rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2020.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of salt caverns in the energy transition: Application to Power-to-Gas–Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.103333. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representativity of Rock Salt Specimens During Laboratory Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an interface constitutive model for fully grouted rock-bolts and cable-bolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.811-819. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental density data of three carbon dioxide and oxygen binary mixtures at temperatures from 276 to 416 K and at pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaide Ahamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Chabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (11), pp.5313-5327. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining upper and lower bounds for steady state strain rate during a creep test on a salt sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.104452. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation into rapid cooling of rock salt related to high frequency cycling of storage caverns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.120 - 130. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Processes Modeling in Rock Salt and Crushed Salt Including Halite Solubility Constraints: Application to Disposal of Heat-Generating Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (1), pp.159-182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-018-1057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of TOUGH-FLAC to the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-71. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatancy Criteria for Salt Cavern Design: A Comparison Between Stress- and Strain-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-017-1338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory pull-out tests on fully grouted rock bolts and cable bolts: results and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thenevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schleifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Lubosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre 2017, 9 (5), pp.843-855. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal–hydraulic–mechanical modeling of a large-scale heater test to investigate rock salt and crushed salt behavior under repository conditions for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled geomechanics and flow modeling of thermally induced compaction in heavy oil diatomite reservoirs under cyclic steaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.474-484. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulonnage à ancrage réparti : étude de l’interface barre-scellement sous sollicitations axiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2016002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Dual-Structure Constitutive Model for Predicting the Long-Term Behavior of an Expansive Clay Buffer in a Nuclear Waste Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vilarrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of the thermal–hydraulic–mechanical response of a generic salt repository for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.198-211. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two simulators to investigate thermal–hydraulic–mechanical processes related to nuclear waste isolation in saliferous formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.219-229. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the bolt-grout interface behaviourof fully grouted rockbolts from laboratory experiments under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (October 2013), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical modelling of the mechanical long-term behaviour of the GMR gallery in ANDRA’s Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical solution to the mechanical behaviour of fully grouted rockbolts subjected to pull-out tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfracture development in Rock Salt Under Unconfined and Confined Loading Assessed by X-Ray Microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring 2026 Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solution Mining Research Institute, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Reactive-Tansport Codes for CO2 injection in Opalinus Clay at the Mont Terri CL-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungszentrum Jülich GmbH, Mar 2026, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO₂ Injection in Opalinus Clay at the Mont Terri CL-Experiment: Insights from Laboratory Experiments and Hydraulic-Geochemical Coupled Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ostertag-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel gemme : recherches récentes sur l'extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Mécanique des Roches; Comité Français de Mécanique des Sols; Comité Français de Géologie de l'Ingénieur de l'Environnement, Apr 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Hydraulic-Geochemical Processes in a Faulted Clay-Rich Caprock: Reactive Transport Modelling of an In Situ CO2 Injection Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO₂ injection in Opalinus Clay: a benchmark study on hydraulic-mechanical and hydraulic-chemical effects using different modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caprock Integrity &amp; Gas Storage Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Office of Topography, Swisstopo, Jan 2026, St-Ursanne, Switzerland. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60695/27012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Gas Storage in Salt Caverns Considering a Wide Range of Deviatoric Stresses and Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behavior of Salt (Saltmech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Permeability Enhancement During Fluid-Induced Fault Slip Reactivation In The Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Passelègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behaviour of Salt (SaltMech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Response to Long-term CO2 Injection in Argillaceous Caprock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, ISTO, LBNL, Oct 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt from the engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAMS workshop - Creep across materials and scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Marne la Vallée (Ile de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of hydrogen infiltration into rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jimenez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decovalex 2023 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term creep of rock salt under high and low stress deviators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in memory of P. Bérest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of rock salt and implications for underground facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Underground Energy Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeta Gordeliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rapid City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from an experimental campaign on rock salt and implications at the cavern scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saltmech X, Mechanical Behavior of Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Coupled Thermal-Hydro-Mechanical Processes in Salt Formations for Geologic Disposal of Large Nuclear Waste Canisters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Sym- posium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of impurities in rock salt samples on laboratory tests - consequences on rock mass representativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel modeling of coupled processes: the recent development of TOUGH-FLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Insoluble Materials on Rock Salt Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th U.S. Rock Mechanics/Geomechanics Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association, Jun 2020, Golden, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLING TOUGH3 WITH FLAC3D FOR PARALLEL COMPUTING OF FLUID FLOW AND GEOMECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of laboratory tests in constitutive models for rock salt: a focus on volumetric strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Herchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Institute for Geosciences and Natural Resources (BGR), Sep 2018, Hanovre, Germany. pp.413-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between stress- and strain-based dilatancy criteria for salt cavern design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENSION OF THE TOUGH-FLAC SIMULATOR TO ACCOUNT FOR FINITE STRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINING OPTIMAL MONITORING STRATEGIES FOR MANAGING RISKS OF CYCLIC STEAM INJECTION USING DATA-WORTH ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanlin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Modeling of Coupled Processes in a Generic Salt Repository for Heat-Generating Nuclear Waste: Analysis of the Impacts of Halite Solubility Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Modeling of a Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISRM International Congress of Rock Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hydro-geomechanical Model to Simulate Coupled Fluid Flow and Reservoir Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hydro-geomechanical Simulation of Earthquakes Induced by Fluid Injections in Geothermal Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTOUGH2-FLAC MODELING OF THERMAL-HYDRAULIC-MECHANICAL PROCESSES RELATED TO STEAM-ASSISTED HEAVY OIL RECOVERY FROM DIATOMITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of coupled processes in a generic salt repository for heat-generating nuclear waste: preliminary analysis of the impacts of halite dissolution and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modelling of the thermal simulation for drift emplacement underground test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rapid City, SD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING STEAM, WATER, AND OIL FLOW OVERLYING A HEAVY OIL RESERVOIR UNDERGOING CYCLIC STEAMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Oldenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling procedures to evaluate thermal-hydraulic-mechanical processes in a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rutenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the TSDE Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Analysis of Thermal-Hydraulic-Mechanical Processes in a Generic Salt Repository for High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THM processes modeling to evaluate salt-based repositories in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International High-Level Radioactive Waste Management Conference, IHLRWMC 2013: Integrating Storage, Transportation, and Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-Hydraulic-Mechanical Processes Modeling to Evaluate Salt-based Repositories in the Long-Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of coupled THM processes to predict the long-term response of a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et justification du boulonnage, Réflexions et Avancées du Groupe de Travail N°30 de l'AFTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTES * CONGRÈS INTERNATIONAL * LYON 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental and analytical study of fully grouted rockbolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th US Rock Mechanics / Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.ARMA 11-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Numerical Modelling of the Mechanical Long-term Behaviour of the GMR gallery in ANDRA's Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement. 4th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Modeling of Opalinus Clay: Insights from CO2 Injection Experiments at Mont Terri Rock Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial hommage à Pierre Bérest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréi Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, pp.E1, 2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Coupled Processes in Fractured Geological Media: Applied analysis in Deep Underground Tunneling, Mining and Nuclear Waste Disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wuhan, China. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, pp.103533, 2020, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2020.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Issue on TOUGH Symposium 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, pp.1, 2017, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: Insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven R. Sobolik; Mathew Ingraham; Edward Matteo; Melissa Mills; Tonya S.A. Ross; Donald Conley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE MECHANICAL BEHAVIOR OF SALT XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis; CRC Press/Balkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-12, 2025, 978-1-041-06824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de fissuration thermique dans une mine de sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GASC-BARBIER, Muriel; MERRIEN-SOUKATCHOFF, Véronique; BEREST, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de mécanique des roches. Tome V - Thermomécanique des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de mines, pp.415-427, 2017, 9782356714657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de fluage à faible et fort déviateur sur éprouvettes de sel de Hauterives (puits HR-02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences - MINES Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maı̂triser le comportement géomécanique du sel pour optimiser le stockage de gaz en cavités salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la propagation des microséismes induits par pressurisation par un fluide diffusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of CO2 and O2 storage in salt caverns in comparison with CH4 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMRI-STARFISH Project: three-dimensional modeling of the in situ thermo-mechanical fracturing test in the Varangéville mine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Troisième Rapport (final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Deuxième Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération Andra & Mines-ParisTech Premier Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of fully grouted rockbolts and cablebolts under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00711490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, numerical and theoretical studies of rock salt as a host rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04125864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco-Mart&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105488" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jaworowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRV714J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03841-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Br&#252;ckner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03485-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103794" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengsu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10176-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03220133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi-Jafari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03155962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2020.06.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02590-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.03.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaide Ahamada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00484" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Battistelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1057-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tijani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. You" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1338-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.10.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lubosik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Lux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doughty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqi Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Finsterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vilarrasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.04.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Ko&#231;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Ziefle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ostertag-Henning" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11403" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Guo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60695/27012026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Gordeliy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jehanno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Peach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L. Sent&#237;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884777v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Herchen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamun Miah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pio Rinaldi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxall" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mullen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Oldenburg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756198v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rutenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Houseworth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laigle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Constantinescu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103533" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108238v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.09.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Mechanical-Behavior-of-Salt-XI/Sobolik-Ingraham-Matteo-Mills-Ross-Conley-Stormont/p/book/9781041068242" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billiotte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211712v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033235v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704097v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704094v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711490v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04125864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco-Mart&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105488" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jaworowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRV714J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03841-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Br&#252;ckner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03485-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103794" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengsu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10176-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03220133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi-Jafari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03155962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2020.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02590-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.03.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaide Ahamada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00484" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Battistelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1057-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.10.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tijani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. You" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1338-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lubosik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Lux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doughty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqi Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Finsterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vilarrasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.04.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Ko&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Ziefle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ostertag-Henning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11403" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60695/27012026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Gordeliy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jehanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Peach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L. Sent&#237;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Herchen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Zhou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamun Miah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pio Rinaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mullen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Oldenburg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rutenberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Houseworth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laigle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Constantinescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Mechanical-Behavior-of-Salt-XI/Sobolik-Ingraham-Matteo-Mills-Ross-Conley-Stormont/p/book/9781041068242" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billiotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tessier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033229v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04125864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>