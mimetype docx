--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Blanco-Martín </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure au Centre de Géosciences (Mines Paris, Université PSL)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-granular damage in experimentally deformed rock-salt investigated by X-ray micro-tomography: confining pressure and brine effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.105488. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt creep: a cross-check test to cover the full relevant range of deviatoric stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of Rock Salt Under a Large Range of Deviatoric Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-024-03841-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Creep: Transition Between the Low and High Stress Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bérest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments on rock salt and phenomenological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105452. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of possible reactivation of undetected faults during CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.103794. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3D: a modeling approach for parallel computing of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-022-10176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt behavior: From laboratory experiments to pertinent long-term predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karimi-Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.104588. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insoluble materials on the volumetric behavior of rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2020.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of salt caverns in the energy transition: Application to Power-to-Gas–Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.103333. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representativity of Rock Salt Specimens During Laboratory Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an interface constitutive model for fully grouted rock-bolts and cable-bolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.811-819. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental density data of three carbon dioxide and oxygen binary mixtures at temperatures from 276 to 416 K and at pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaide Ahamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Chabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (11), pp.5313-5327. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining upper and lower bounds for steady state strain rate during a creep test on a salt sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.104452. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation into rapid cooling of rock salt related to high frequency cycling of storage caverns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.120 - 130. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Processes Modeling in Rock Salt and Crushed Salt Including Halite Solubility Constraints: Application to Disposal of Heat-Generating Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (1), pp.159-182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-018-1057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of TOUGH-FLAC to the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-71. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatancy Criteria for Salt Cavern Design: A Comparison Between Stress- and Strain-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-017-1338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory pull-out tests on fully grouted rock bolts and cable bolts: results and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thenevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schleifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Lubosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre 2017, 9 (5), pp.843-855. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal–hydraulic–mechanical modeling of a large-scale heater test to investigate rock salt and crushed salt behavior under repository conditions for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled geomechanics and flow modeling of thermally induced compaction in heavy oil diatomite reservoirs under cyclic steaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.474-484. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulonnage à ancrage réparti : étude de l’interface barre-scellement sous sollicitations axiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2016002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Dual-Structure Constitutive Model for Predicting the Long-Term Behavior of an Expansive Clay Buffer in a Nuclear Waste Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vilarrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of the thermal–hydraulic–mechanical response of a generic salt repository for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.198-211. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two simulators to investigate thermal–hydraulic–mechanical processes related to nuclear waste isolation in saliferous formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.219-229. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the bolt-grout interface behaviourof fully grouted rockbolts from laboratory experiments under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (October 2013), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical modelling of the mechanical long-term behaviour of the GMR gallery in ANDRA’s Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical solution to the mechanical behaviour of fully grouted rockbolts subjected to pull-out tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfracture development in Rock Salt Under Unconfined and Confined Loading Assessed by X-Ray Microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring 2026 Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solution Mining Research Institute, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Reactive-Tansport Codes for CO2 injection in Opalinus Clay at the Mont Terri CL-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungszentrum Jülich GmbH, Mar 2026, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO₂ Injection in Opalinus Clay at the Mont Terri CL-Experiment: Insights from Laboratory Experiments and Hydraulic-Geochemical Coupled Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ostertag-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel gemme : recherches récentes sur l'extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Mécanique des Roches; Comité Français de Mécanique des Sols; Comité Français de Géologie de l'Ingénieur de l'Environnement, Apr 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Hydraulic-Geochemical Processes in a Faulted Clay-Rich Caprock: Reactive Transport Modelling of an In Situ CO2 Injection Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO₂ injection in Opalinus Clay: a benchmark study on hydraulic-mechanical and hydraulic-chemical effects using different modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caprock Integrity &amp; Gas Storage Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Office of Topography, Swisstopo, Jan 2026, St-Ursanne, Switzerland. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60695/27012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Gas Storage in Salt Caverns Considering a Wide Range of Deviatoric Stresses and Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behavior of Salt (Saltmech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Permeability Enhancement During Fluid-Induced Fault Slip Reactivation In The Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Passelègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behaviour of Salt (SaltMech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Response to Long-term CO2 Injection in Argillaceous Caprock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, ISTO, LBNL, Oct 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt from the engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAMS workshop - Creep across materials and scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Marne la Vallée (Ile de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of hydrogen infiltration into rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jimenez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decovalex 2023 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term creep of rock salt under high and low stress deviators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in memory of P. Bérest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of rock salt and implications for underground facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Underground Energy Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeta Gordeliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rapid City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from an experimental campaign on rock salt and implications at the cavern scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saltmech X, Mechanical Behavior of Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Coupled Thermal-Hydro-Mechanical Processes in Salt Formations for Geologic Disposal of Large Nuclear Waste Canisters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Sym- posium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of impurities in rock salt samples on laboratory tests - consequences on rock mass representativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel modeling of coupled processes: the recent development of TOUGH-FLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Insoluble Materials on Rock Salt Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th U.S. Rock Mechanics/Geomechanics Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association, Jun 2020, Golden, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLING TOUGH3 WITH FLAC3D FOR PARALLEL COMPUTING OF FLUID FLOW AND GEOMECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of laboratory tests in constitutive models for rock salt: a focus on volumetric strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Herchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Institute for Geosciences and Natural Resources (BGR), Sep 2018, Hanovre, Germany. pp.413-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between stress- and strain-based dilatancy criteria for salt cavern design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENSION OF THE TOUGH-FLAC SIMULATOR TO ACCOUNT FOR FINITE STRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINING OPTIMAL MONITORING STRATEGIES FOR MANAGING RISKS OF CYCLIC STEAM INJECTION USING DATA-WORTH ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanlin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Modeling of Coupled Processes in a Generic Salt Repository for Heat-Generating Nuclear Waste: Analysis of the Impacts of Halite Solubility Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Modeling of a Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISRM International Congress of Rock Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hydro-geomechanical Model to Simulate Coupled Fluid Flow and Reservoir Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hydro-geomechanical Simulation of Earthquakes Induced by Fluid Injections in Geothermal Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTOUGH2-FLAC MODELING OF THERMAL-HYDRAULIC-MECHANICAL PROCESSES RELATED TO STEAM-ASSISTED HEAVY OIL RECOVERY FROM DIATOMITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of coupled processes in a generic salt repository for heat-generating nuclear waste: preliminary analysis of the impacts of halite dissolution and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modelling of the thermal simulation for drift emplacement underground test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rapid City, SD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING STEAM, WATER, AND OIL FLOW OVERLYING A HEAVY OIL RESERVOIR UNDERGOING CYCLIC STEAMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Oldenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling procedures to evaluate thermal-hydraulic-mechanical processes in a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rutenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the TSDE Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Analysis of Thermal-Hydraulic-Mechanical Processes in a Generic Salt Repository for High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THM processes modeling to evaluate salt-based repositories in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International High-Level Radioactive Waste Management Conference, IHLRWMC 2013: Integrating Storage, Transportation, and Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-Hydraulic-Mechanical Processes Modeling to Evaluate Salt-based Repositories in the Long-Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of coupled THM processes to predict the long-term response of a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et justification du boulonnage, Réflexions et Avancées du Groupe de Travail N°30 de l'AFTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTES * CONGRÈS INTERNATIONAL * LYON 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental and analytical study of fully grouted rockbolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th US Rock Mechanics / Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.ARMA 11-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Numerical Modelling of the Mechanical Long-term Behaviour of the GMR gallery in ANDRA's Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement. 4th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Modeling of Opalinus Clay: Insights from CO2 Injection Experiments at Mont Terri Rock Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial hommage à Pierre Bérest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréi Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, pp.E1, 2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Coupled Processes in Fractured Geological Media: Applied analysis in Deep Underground Tunneling, Mining and Nuclear Waste Disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wuhan, China. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, pp.103533, 2020, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2020.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Issue on TOUGH Symposium 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, pp.1, 2017, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: Insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven R. Sobolik; Mathew Ingraham; Edward Matteo; Melissa Mills; Tonya S.A. Ross; Donald Conley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE MECHANICAL BEHAVIOR OF SALT XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis; CRC Press/Balkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-12, 2025, 978-1-041-06824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de fissuration thermique dans une mine de sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GASC-BARBIER, Muriel; MERRIEN-SOUKATCHOFF, Véronique; BEREST, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de mécanique des roches. Tome V - Thermomécanique des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de mines, pp.415-427, 2017, 9782356714657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de fluage à faible et fort déviateur sur éprouvettes de sel de Hauterives (puits HR-02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences - MINES Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maı̂triser le comportement géomécanique du sel pour optimiser le stockage de gaz en cavités salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la propagation des microséismes induits par pressurisation par un fluide diffusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of CO2 and O2 storage in salt caverns in comparison with CH4 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMRI-STARFISH Project: three-dimensional modeling of the in situ thermo-mechanical fracturing test in the Varangéville mine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Troisième Rapport (final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Deuxième Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération Andra & Mines-ParisTech Premier Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of fully grouted rockbolts and cablebolts under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00711490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, numerical and theoretical studies of rock salt as a host rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04125864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Blanco-Martín </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure au Centre de Géosciences (Mines Paris, Université PSL)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-granular damage in experimentally deformed rock-salt investigated by X-ray micro-tomography: confining pressure and brine effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.105488. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt creep: a cross-check test to cover the full relevant range of deviatoric stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of Rock Salt Under a Large Range of Deviatoric Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-024-03841-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Creep: Transition Between the Low and High Stress Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bérest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-023-03485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory experiments on rock salt and phenomenological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105452. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of possible reactivation of undetected faults during CO2 injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121, pp.103794. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3D: a modeling approach for parallel computing of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-022-10176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock salt behavior: From laboratory experiments to pertinent long-term predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karimi-Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.104588. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insoluble materials on the volumetric behavior of rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.84-97. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2020.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of salt caverns in the energy transition: Application to Power-to-Gas–Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.103333. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representativity of Rock Salt Specimens During Laboratory Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an interface constitutive model for fully grouted rock-bolts and cable-bolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Jahangir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.811-819. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2021.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental density data of three carbon dioxide and oxygen binary mixtures at temperatures from 276 to 416 K and at pressures up to 20 MPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snaide Ahamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Chabab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (11), pp.5313-5327. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jced.0c00484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining upper and lower bounds for steady state strain rate during a creep test on a salt sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.104452. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2020.104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation into rapid cooling of rock salt related to high frequency cycling of storage caverns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj-Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.120 - 130. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Processes Modeling in Rock Salt and Crushed Salt Including Halite Solubility Constraints: Application to Disposal of Heat-Generating Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (1), pp.159-182. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-018-1057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatancy Criteria for Salt Cavern Design: A Comparison Between Stress- and Strain-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-017-1338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of TOUGH-FLAC to the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-71. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory pull-out tests on fully grouted rock bolts and cable bolts: results and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thenevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schleifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Lubosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, octobre 2017, 9 (5), pp.843-855. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal–hydraulic–mechanical modeling of a large-scale heater test to investigate rock salt and crushed salt behavior under repository conditions for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.120-133. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled geomechanics and flow modeling of thermally induced compaction in heavy oil diatomite reservoirs under cyclic steaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.474-484. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulonnage à ancrage réparti : étude de l’interface barre-scellement sous sollicitations axiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2016002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Dual-Structure Constitutive Model for Predicting the Long-Term Behavior of an Expansive Clay Buffer in a Nuclear Waste Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vilarrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of the thermal–hydraulic–mechanical response of a generic salt repository for heat-generating nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.198-211. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two simulators to investigate thermal–hydraulic–mechanical processes related to nuclear waste isolation in saliferous formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.219-229. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2015.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the bolt-grout interface behaviourof fully grouted rockbolts from laboratory experiments under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (October 2013), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New numerical modelling of the mechanical long-term behaviour of the GMR gallery in ANDRA’s Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new analytical solution to the mechanical behaviour of fully grouted rockbolts subjected to pull-out tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfracture development in Rock Salt Under Unconfined and Confined Loading Assessed by X-Ray Microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring 2026 Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solution Mining Research Institute, Apr 2026, Edimbourg (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Reactive-Tansport Codes for CO2 injection in Opalinus Clay at the Mont Terri CL-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forschungszentrum Jülich GmbH, Mar 2026, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO₂ Injection in Opalinus Clay at the Mont Terri CL-Experiment: Insights from Laboratory Experiments and Hydraulic-Geochemical Coupled Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ostertag-Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel gemme : recherches récentes sur l'extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Mécanique des Roches; Comité Français de Mécanique des Sols; Comité Français de Géologie de l'Ingénieur de l'Environnement, Apr 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Hydraulic-Geochemical Processes in a Faulted Clay-Rich Caprock: Reactive Transport Modelling of an In Situ CO2 Injection Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-11403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO₂ injection in Opalinus Clay: a benchmark study on hydraulic-mechanical and hydraulic-chemical effects using different modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Ziefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caprock Integrity &amp; Gas Storage Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Office of Topography, Swisstopo, Jan 2026, St-Ursanne, Switzerland. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60695/27012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Permeability Enhancement During Fluid-Induced Fault Slip Reactivation In The Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Passelègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Gas Storage in Salt Caverns Considering a Wide Range of Deviatoric Stresses and Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behavior of Salt (Saltmech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on the Mechanical Behaviour of Salt (SaltMech XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Santa Fe (NM), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Response to Long-term CO2 Injection in Argillaceous Caprock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Transport for the Earth and Environmental Sciences in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Paris PSL, ISTO, LBNL, Oct 2024, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt from the engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAMS workshop - Creep across materials and scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Marne la Vallée (Ile de France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of hydrogen infiltration into rock salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier A Jimenez Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decovalex 2023 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term creep of rock salt under high and low stress deviators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in memory of P. Bérest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory characterization of rock salt and implications for underground facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Underground Energy Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeta Gordeliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Spring Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rapid City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep tests on salt samples performed at very small stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Peach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Coupled Thermal-Hydro-Mechanical Processes in Salt Formations for Geologic Disposal of Large Nuclear Waste Canisters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafssa Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56 th US Rock Mechanics/Geomechanics Sym- posium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from an experimental campaign on rock salt and implications at the cavern scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saltmech X, Mechanical Behavior of Salt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of impurities in rock salt samples on laboratory tests - consequences on rock mass representativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel modeling of coupled processes: the recent development of TOUGH-FLAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keurfon Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Effect of Insoluble Materials on Rock Salt Dilatancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th U.S. Rock Mechanics/Geomechanics Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rock Mechanics Association, Jun 2020, Golden, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOUGH3-FLAC3Dv6: a tool for parallel simulation of fluid flow and geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLING TOUGH3 WITH FLAC3D FOR PARALLEL COMPUTING OF FLUID FLOW AND GEOMECHANICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio P Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengsu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel L. Sentís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of laboratory tests in constitutive models for rock salt: a focus on volumetric strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Herchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federal Institute for Geosciences and Natural Resources (BGR), Sep 2018, Hanovre, Germany. pp.413-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between stress- and strain-based dilatancy criteria for salt cavern design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRI Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENSION OF THE TOUGH-FLAC SIMULATOR TO ACCOUNT FOR FINITE STRAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINING OPTIMAL MONITORING STRATEGIES FOR MANAGING RISKS OF CYCLIC STEAM INJECTION USING DATA-WORTH ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanlin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Modeling of Coupled Processes in a Generic Salt Repository for Heat-Generating Nuclear Waste: Analysis of the Impacts of Halite Solubility Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Modeling of a Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISRM International Congress of Rock Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Hydro-geomechanical Model to Simulate Coupled Fluid Flow and Reservoir Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pio Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Hydro-geomechanical Simulation of Earthquakes Induced by Fluid Injections in Geothermal Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamun Miah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Foxall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Workshop on Geothermal Reservoir Engineering, Stanford University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTOUGH2-FLAC MODELING OF THERMAL-HYDRAULIC-MECHANICAL PROCESSES RELATED TO STEAM-ASSISTED HEAVY OIL RECOVERY FROM DIATOMITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Finsterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term modeling of coupled processes in a generic salt repository for heat-generating nuclear waste: preliminary analysis of the impacts of halite dissolution and precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modelling of the thermal simulation for drift emplacement underground test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Salt VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rapid City, SD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING STEAM, WATER, AND OIL FLOW OVERLYING A HEAVY OIL RESERVOIR UNDERGOING CYCLIC STEAMING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Doughty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis Oldenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOUGH Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the TSDE Heater Test to Investigate Crushed Salt Reconsolidation and Rock Salt Creep for the Underground Disposal of High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling procedures to evaluate thermal-hydraulic-mechanical processes in a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rutenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Analysis of Thermal-Hydraulic-Mechanical Processes in a Generic Salt Repository for High-Level Nuclear Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THM processes modeling to evaluate salt-based repositories in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International High-Level Radioactive Waste Management Conference, IHLRWMC 2013: Integrating Storage, Transportation, and Disposal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal-Hydraulic-Mechanical Processes Modeling to Evaluate Salt-based Repositories in the Long-Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Houseworth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th US Rock Mechanics/Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of coupled THM processes to predict the long-term response of a generic salt repository for high-level nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et justification du boulonnage, Réflexions et Avancées du Groupe de Travail N°30 de l'AFTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFTES * CONGRÈS INTERNATIONAL * LYON 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental and analytical study of fully grouted rockbolts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th US Rock Mechanics / Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.ARMA 11-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Numerical Modelling of the Mechanical Long-term Behaviour of the GMR gallery in ANDRA's Underground Research Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement. 4th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical Modeling of Opalinus Clay: Insights from CO2 Injection Experiments at Mont Terri Rock Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ümit Koç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Corvisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground storage in salt caverns related to Electrolysis-Methanation—Oxyfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berkeley, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial hommage à Pierre Bérest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréi Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cosenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, pp.E1, 2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2024021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword: Coupled Processes in Fractured Geological Media: Applied analysis in Deep Underground Tunneling, Mining and Nuclear Waste Disposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CouFrac 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Wuhan, China. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 104, pp.103533, 2020, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2020.103533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the Special Issue on TOUGH Symposium 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, pp.1, 2017, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep of rock salt under a large range of deviatoric stresses: Insights from tests in mines and rock mechanics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubier Jiménez-Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Jaworowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steven R. Sobolik; Mathew Ingraham; Edward Matteo; Melissa Mills; Tonya S.A. Ross; Donald Conley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE MECHANICAL BEHAVIOR OF SALT XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis; CRC Press/Balkema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-12, 2025, 978-1-041-06824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de fissuration thermique dans une mine de sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Hevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GASC-BARBIER, Muriel; MERRIEN-SOUKATCHOFF, Véronique; BEREST, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de mécanique des roches. Tome V - Thermomécanique des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de mines, pp.415-427, 2017, 9782356714657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de fluage à faible et fort déviateur sur éprouvettes de sel de Hauterives (puits HR-02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Géosciences - MINES Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maı̂triser le comportement géomécanique du sel pour optimiser le stockage de gaz en cavités salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la propagation des microséismes induits par pressurisation par un fluide diffusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of CO2 and O2 storage in salt caverns in comparison with CH4 storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMRI-STARFISH Project: three-dimensional modeling of the in situ thermo-mechanical fracturing test in the Varangéville mine, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rouabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Billiotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mines Paris PSL. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Troisième Rapport (final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération ANDRA & MINES-ParisTech. Deuxième Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boulonnage à ancrage réparti. Projet MIBOULAND. Coopération Andra & Mines-ParisTech Premier Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of fully grouted rockbolts and cablebolts under axial loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Ecole Nationale Supérieure des Mines de Paris, 2012. English. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012ENMP0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00711490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental, numerical and theoretical studies of rock salt as a host rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Blanco Martín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04125864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco-Mart&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105488" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jaworowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRV714J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03841-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Br&#252;ckner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03485-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103794" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengsu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10176-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03220133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi-Jafari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03155962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2020.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02590-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.03.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaide Ahamada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00484" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Battistelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1057-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.10.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tijani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. You" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1338-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lubosik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Lux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doughty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqi Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Finsterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vilarrasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.04.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Ko&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Ziefle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ostertag-Henning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11403" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60695/27012026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Gordeliy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jehanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Peach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L. Sent&#237;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Herchen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Zhou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamun Miah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pio Rinaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mullen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Oldenburg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rutenberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Houseworth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laigle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Constantinescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Mechanical-Behavior-of-Salt-XI/Sobolik-Ingraham-Matteo-Mills-Ross-Conley-Stormont/p/book/9781041068242" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billiotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tessier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033229v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04125864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco-Mart&#237;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105488" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Jaworowicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024017" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LQRV714J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rouabhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Azabou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-024-03841-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;rest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Br&#252;ckner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03485-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Jahangir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103794" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rinaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengsu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-022-10176-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03220133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azabou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karimi-Jafari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03155962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2020.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj-Hassen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02590-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tijani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2021.03.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snaide Ahamada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00484" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2020.104452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Billiotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Battistelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1057-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouabhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tijani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. You" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1338-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.10.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blanco Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schleifer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lubosik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Lux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Doughty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqi Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Finsterle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2016.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noiret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2016002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vilarrasa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000603" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.04.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02755859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2015.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPLNHKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.07.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTBP621-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.07.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jim&#233;nez-Camargo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit Ko&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Ziefle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ostertag-Henning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596548v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-11403" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Guo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60695/27012026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ben Khaled" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jubier A Jimenez Camargo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeta Gordeliy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jehanno" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Peach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafssa Tounsi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761340v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02950175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04029712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L. Sent&#237;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rutqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Herchen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry You" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769743v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlin Zhou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamun Miah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pio Rinaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Foxall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mullen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756556v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769916v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Oldenburg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rutenberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Houseworth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00844880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laigle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957638v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858959v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Constantinescu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103533" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Mechanical-Behavior-of-Salt-XI/Sobolik-Ingraham-Matteo-Mills-Ross-Conley-Stormont/p/book/9781041068242" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billiotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tessier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033229v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00704094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00711490v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENMP0010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04125864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>