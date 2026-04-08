--- v0 (2026-03-14)
+++ v1 (2026-04-08)
@@ -1813,165 +1813,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalisation des architectes : vecteur de transformation des projets</w:t>
+                <w:t xml:space="preserve">Internationalisation des architectes français, recomposition d’une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres doctorales en architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale d'architecture de Marseille, Sep 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT1 : Savoirs, travail, professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01239301v1</w:t>
+                <w:t xml:space="preserve">halshs-01225675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalisation des architectes français, recomposition d’une profession</w:t>
+                <w:t xml:space="preserve">Internationalisation des architectes : vecteur de transformation des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT1 : Savoirs, travail, professions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jun 2015, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">3e Rencontres doctorales en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale d'architecture de Marseille, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225675v1</w:t>
+                <w:t xml:space="preserve">halshs-01239301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3125,308 +3125,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition internationale des architectes</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">PORTRAIT Pierre Hugonnard-Bruyère : l’ancrage territorial de la promotion immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04030500v1</w:t>
+                <w:t xml:space="preserve">hal-03414643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORTRAIT Pierre Hugonnard-Bruyère : l’ancrage territorial de la promotion immobilière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rosenbaum</w:t>
+                <w:t xml:space="preserve">De l’incitation à la mise en œuvre d’une opération complexe de réhabilitation énergétique : l’exemple des Dahlias en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414643v1</w:t>
+                <w:t xml:space="preserve">hal-03419477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Beaubat, regard croisé franco-australien sur la promotion immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’incitation à la mise en œuvre d’une opération complexe de réhabilitation énergétique : l’exemple des Dahlias en Nouvelle-Aquitaine</w:t>
+                <w:t xml:space="preserve">La condition internationale des architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guemar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03419477v1</w:t>
+                <w:t xml:space="preserve">halshs-04030500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères biblio : Urbanisme et habitat durable</w:t>
               </w:r>
@@ -3663,51 +3663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerbeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mautray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-cooperative-et-ses-ressources/9782746760134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5360/la-condition-internationale-des-architectes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thiriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000388100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225675v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jammet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vandenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01565266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Malbrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerbeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mautray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-cooperative-et-ses-ressources/9782746760134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5360/la-condition-internationale-des-architectes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thiriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000388100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jammet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vandenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01565266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Malbrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>