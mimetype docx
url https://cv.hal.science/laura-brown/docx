--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -1078,212 +1078,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIXe-XXe-XXIe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown (dir.). </w:t>
+              <w:t xml:space="preserve">Laura Brown, Jeffrey Blain (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-246, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">, pp.13-22, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696198v1</w:t>
+                <w:t xml:space="preserve">hal-04767603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XIXe-XXe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laura Brown, Jeffrey Blain (dir.). </w:t>
+              <w:t xml:space="preserve">Jeffrey Blain, Laura Brown (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-22, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">, pp.235-246, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767603v1</w:t>
+                <w:t xml:space="preserve">hal-04696198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking Water: The Emergence of a Sustainable Resource in the Energy and Climate Transition of the Bordeaux Metropolitan District, France</w:t>
               </w:r>
@@ -2782,233 +2782,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations professionnelles. La promotion et l'aménagement.</w:t>
+                <w:t xml:space="preserve">Transition(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Laussucq</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Trojette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978288v1</w:t>
+                <w:t xml:space="preserve">halshs-04540841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition(s)</w:t>
+                <w:t xml:space="preserve">Mutations professionnelles. La promotion et l'aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Brown</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inès Trojette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04540841v1</w:t>
+                <w:t xml:space="preserve">hal-03978288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particularités de la gestion de l'eau d'une métropole : Bordeaux ou la &amp;quot;métropole coopérative</w:t>
               </w:r>
@@ -3187,177 +3187,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’incitation à la mise en œuvre d’une opération complexe de réhabilitation énergétique : l’exemple des Dahlias en Nouvelle-Aquitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Guemar</w:t>
+                <w:t xml:space="preserve">Bastien Beaubat, regard croisé franco-australien sur la promotion immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419477v1</w:t>
+                <w:t xml:space="preserve">hal-03360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Beaubat, regard croisé franco-australien sur la promotion immobilière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rosenbaum</w:t>
+                <w:t xml:space="preserve">De l’incitation à la mise en œuvre d’une opération complexe de réhabilitation énergétique : l’exemple des Dahlias en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360313v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition internationale des architectes</w:t>
               </w:r>
@@ -3663,51 +3663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerbeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mautray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-cooperative-et-ses-ressources/9782746760134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5360/la-condition-internationale-des-architectes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thiriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000388100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jammet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vandenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01565266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Malbrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17289" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gerbeaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna d'Emilio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mautray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-cooperative-et-ses-ressources/9782746760134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5360/la-condition-internationale-des-architectes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fries-Paiola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Thiriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384511624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tapie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000388100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriame Ali-Oualla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jammet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vandenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01565266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Malbrel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>