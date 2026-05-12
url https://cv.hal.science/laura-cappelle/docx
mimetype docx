--- v0 (2026-03-21)
+++ v1 (2026-05-12)
@@ -106,216 +106,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer des ballets au XXIe siècle</w:t>
+                <w:t xml:space="preserve">Chorégraphier l’égalité culturelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Culture et société, 9782271146199</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmattan. 2, pp.208, 2024, Logiques sociales, Bruno Péquignot, 978-2-336-44777-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128069v1</w:t>
+                <w:t xml:space="preserve">hal-04310689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorégraphier l’égalité culturelle.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Créer des ballets au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Culture et société, 9782271146199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Claire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04310689v1</w:t>
+                <w:t xml:space="preserve">hal-05128069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle Histoire de la danse en Occident. De la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2021399893</w:t>
             </w:r>
           </w:p>
@@ -492,51 +492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les œuvres chorégraphiques. Statuts et missions des répétiteur·ices dans les compagnies classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -570,51 +570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ballets du répertoire. Une catégorie instable devenue ressource créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -639,51 +639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir le mouvement dansé par l’analyse des interactions corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53-1, pp.73-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,51 +749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles carrières après le Prix de Lausanne ? Trajectoires de lauréat·es d’un concours classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laetitia Basselier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concourir !? Histoires et dynamiques des concours en danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CND, pp.348-360, 2025, 979-1097388362</w:t>
@@ -822,77 +822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorégraphier l'égalité culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Guellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chorégraphier l'égalité culturelle. Pour une histoire décentrée de la danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2024, Logiques sociales, 978-2-336-44777-3</w:t>
@@ -921,51 +921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maillot : Ballet, Untamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kathrina Farrugia-Kriel; Jill Nunes Jensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Contemporary Ballet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.214-228, 2021, 9780190871499</w:t>
@@ -994,51 +994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être classique au XXIème siècle, une identité paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Cappelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Histoire de la danse en Occident. De la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.303-316, 2020, 2021399893</w:t>
@@ -1067,51 +1067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre tradition et création, la chorégraphie classique face au genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Octobre; Frédérique Patureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.29-44, 2018, 978-2-7246-2330-7</w:t>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première partie. Trajectoires et carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cappelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/creer-des-ballets-au-xxie-siecle/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-de-la-danse-en-occident-laura-cappelle/9782021399899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Alphand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Slock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stavaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5398" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04907152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Haller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Provansal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine V&#233;drine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octo.2018.01.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Claire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cappelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128069v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/creer-des-ballets-au-xxie-siecle/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-de-la-danse-en-occident-laura-cappelle/9782021399899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Alphand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Slock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stavaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05128018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5398" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04907152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Haller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Provansal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Proust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine V&#233;drine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octo.2018.01.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pi&#233;tropaoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Massein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>