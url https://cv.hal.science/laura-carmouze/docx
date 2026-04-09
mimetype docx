--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Carmouze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden triangle of place reputation for metropolitan international cities: the cases of London and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.95, 2025, 9781035347537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.224-226, 2022, 978-2-11-162105-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass: What does strategic planning reveal in French local governments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic planning in local communities. A cross-national study in 8 countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation adaptative : facteur clé de succès de la diversité des réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zekhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et réussite(s) dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Université de Laval, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and barriers for the emergence of co-production in urban planning through meaningful interactions with local communities and temporary urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS-SEAPP Doha Conference 2023: Developmental States and Professionalization of Public Administration and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIAS-IISA International Institute of Administrative Sciences; SEAPP Doha, Feb 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des réformes publiques et fonctions des managers publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Answer to the Question: What’s in a Place Name? Components of Reputation through a Comparison of Five European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage stratégique de la co-production de l’action publique et réinvention du langage de la participation par des interactions denses avec les communautés locales et par l'urbanisme transitoire : Le cas de l’Agence d’Aménagement et de Rénovation Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GEAP/EGPA, Séminaire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir à la ludopédagogie pour développer la réflexivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ÈME COLLOQUE INTERNATIONAL GAME EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’attractivité des métropoles et des régions françaises : 12 SRDEII et 22 SMDE à la loupe des analyses statistiques textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reynoird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Attractivité des territoires : défis et enjeux pour les acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quatrième Journée de Recherche Management et Société de l’Institut de Recherche en Gestion, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management public collaboratif des stratégies d’attractivité territoriale : proposition d’un cadre d’analyse et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En distanciel, cause Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City branding co-ownership: do external stakeholders listen to strategies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets participatifs : mythes ou réalités d’un management public démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération culturelle euro-méditerranéenne : du cadre institutionnel à une participation de la société civile dans la gestion démocratique des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations de la gestion des organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: From Co-ownership to Sensemaking for External Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: A Co-ownership Model Structuring Internal Intentions and External Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Annual Conference of the International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional logics matter in territorial open strategy? A dyadic collaboration perspective between region & metropolis for innovation & attractiveness strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et territorialisation du « faire stratégique » : praxis, pratiques, praticiens et pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a place name: reputation components and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attractiveness and Image. A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de hautes études en administration publique. 2024, 978-2-940667-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire venir et faire rester : des objectifs d’attractivité partagés par les acteurs publics et privés des territoires Quels principes pour guider ces démarches communes de marketing territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://acteurspublics.fr/articles/laura-carmouze-et-christophe-alaux-le-marketing-territorial-est-un-marketing-sur-mesure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux serious games pour développer la réflexivité des managers publics de demain ? Les apports d’une recherche pluridisciplinaire en méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les services publics locaux : une approche stratégique de la participation des parties prenantes externes. Cas de l’analyse des besoins sociaux dans des centres communaux d’action sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouchet Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.91-113. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le territoire de vie idéal des Français ? Quelques réponses aux questions que tout le monde se pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/quel-est-le-territoire-de-vie-ideal-des-francais-quelques-reponses-aux-questions-que-tout-le-monde-se-pose-173020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un dispositif au service du management de la valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.425 - 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional identity matter in territorial attractiveness strategies? Focus on dyadic working relationships between French metropolises & regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Organization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2. INTERIM REPORT ON MANAGEMENT OF STAKEHOLDER GOVERNANCE IN THE CULTURAL FIELD -AIX-MARSEILLE PROVENCE AND LONDON CASES COGOV -Grant Agreement No. 770591 GENERAL INTRODUCTION OF D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel Markman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix marseille université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des relations inter-organisationnelles entre les métropoles et les régions : processus de structuration des stratégies d’attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille-Université (AMU); Centre d'Études et de Recherche en Gestion d'Aix-Marseille (CERGAM); École doctorale Sciences Économiques et de Gestion d'Aix-Marseille (ED 372), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03094104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Carmouze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden triangle of place reputation for metropolitan international cities: the cases of London and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.95, 2025, 9781035347537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.224-226, 2022, 978-2-11-162105-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass: What does strategic planning reveal in French local governments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic planning in local communities. A cross-national study in 8 countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation adaptative : facteur clé de succès de la diversité des réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zekhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et réussite(s) dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Université de Laval, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and barriers for the emergence of co-production in urban planning through meaningful interactions with local communities and temporary urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS-SEAPP Doha Conference 2023: Developmental States and Professionalization of Public Administration and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIAS-IISA International Institute of Administrative Sciences; SEAPP Doha, Feb 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des réformes publiques et fonctions des managers publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Answer to the Question: What’s in a Place Name? Components of Reputation through a Comparison of Five European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage stratégique de la co-production de l’action publique et réinvention du langage de la participation par des interactions denses avec les communautés locales et par l'urbanisme transitoire : Le cas de l’Agence d’Aménagement et de Rénovation Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GEAP/EGPA, Séminaire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir à la ludopédagogie pour développer la réflexivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ÈME COLLOQUE INTERNATIONAL GAME EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’attractivité des métropoles et des régions françaises : 12 SRDEII et 22 SMDE à la loupe des analyses statistiques textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reynoird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Attractivité des territoires : défis et enjeux pour les acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quatrième Journée de Recherche Management et Société de l’Institut de Recherche en Gestion, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management public collaboratif des stratégies d’attractivité territoriale : proposition d’un cadre d’analyse et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En distanciel, cause Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City branding co-ownership: do external stakeholders listen to strategies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets participatifs : mythes ou réalités d’un management public démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération culturelle euro-méditerranéenne : du cadre institutionnel à une participation de la société civile dans la gestion démocratique des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations de la gestion des organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional logics matter in territorial open strategy? A dyadic collaboration perspective between region & metropolis for innovation & attractiveness strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: From Co-ownership to Sensemaking for External Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: A Co-ownership Model Structuring Internal Intentions and External Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Annual Conference of the International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et territorialisation du « faire stratégique » : praxis, pratiques, praticiens et pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a place name: reputation components and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attractiveness and Image. A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de hautes études en administration publique. 2024, 978-2-940667-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire venir et faire rester : des objectifs d’attractivité partagés par les acteurs publics et privés des territoires Quels principes pour guider ces démarches communes de marketing territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://acteurspublics.fr/articles/laura-carmouze-et-christophe-alaux-le-marketing-territorial-est-un-marketing-sur-mesure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux serious games pour développer la réflexivité des managers publics de demain ? Les apports d’une recherche pluridisciplinaire en méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les services publics locaux : une approche stratégique de la participation des parties prenantes externes. Cas de l’analyse des besoins sociaux dans des centres communaux d’action sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouchet Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.91-113. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le territoire de vie idéal des Français ? Quelques réponses aux questions que tout le monde se pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/quel-est-le-territoire-de-vie-ideal-des-francais-quelques-reponses-aux-questions-que-tout-le-monde-se-pose-173020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un dispositif au service du management de la valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.425 - 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional identity matter in territorial attractiveness strategies? Focus on dyadic working relationships between French metropolises & regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Organization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2. INTERIM REPORT ON MANAGEMENT OF STAKEHOLDER GOVERNANCE IN THE CULTURAL FIELD -AIX-MARSEILLE PROVENCE AND LONDON CASES COGOV -Grant Agreement No. 770591 GENERAL INTRODUCTION OF D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel Markman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix marseille université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des relations inter-organisationnelles entre les métropoles et les régions : processus de structuration des stratégies d’attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille-Université (AMU); Centre d'Études et de Recherche en Gestion d'Aix-Marseille (CERGAM); École doctorale Sciences Économiques et de Gestion d'Aix-Marseille (ED 372), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03094104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zekhnini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynoird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuenca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sandry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03094104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zekhnini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynoird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuenca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sandry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03094104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>