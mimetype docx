--- v1 (2026-04-09)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Carmouze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden triangle of place reputation for metropolitan international cities: the cases of London and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.95, 2025, 9781035347537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.224-226, 2022, 978-2-11-162105-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass: What does strategic planning reveal in French local governments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic planning in local communities. A cross-national study in 8 countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation adaptative : facteur clé de succès de la diversité des réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zekhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et réussite(s) dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Université de Laval, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and barriers for the emergence of co-production in urban planning through meaningful interactions with local communities and temporary urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS-SEAPP Doha Conference 2023: Developmental States and Professionalization of Public Administration and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIAS-IISA International Institute of Administrative Sciences; SEAPP Doha, Feb 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des réformes publiques et fonctions des managers publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Answer to the Question: What’s in a Place Name? Components of Reputation through a Comparison of Five European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage stratégique de la co-production de l’action publique et réinvention du langage de la participation par des interactions denses avec les communautés locales et par l'urbanisme transitoire : Le cas de l’Agence d’Aménagement et de Rénovation Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GEAP/EGPA, Séminaire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir à la ludopédagogie pour développer la réflexivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ÈME COLLOQUE INTERNATIONAL GAME EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’attractivité des métropoles et des régions françaises : 12 SRDEII et 22 SMDE à la loupe des analyses statistiques textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reynoird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Attractivité des territoires : défis et enjeux pour les acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quatrième Journée de Recherche Management et Société de l’Institut de Recherche en Gestion, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management public collaboratif des stratégies d’attractivité territoriale : proposition d’un cadre d’analyse et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En distanciel, cause Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City branding co-ownership: do external stakeholders listen to strategies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets participatifs : mythes ou réalités d’un management public démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération culturelle euro-méditerranéenne : du cadre institutionnel à une participation de la société civile dans la gestion démocratique des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations de la gestion des organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional logics matter in territorial open strategy? A dyadic collaboration perspective between region & metropolis for innovation & attractiveness strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: From Co-ownership to Sensemaking for External Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: A Co-ownership Model Structuring Internal Intentions and External Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Annual Conference of the International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et territorialisation du « faire stratégique » : praxis, pratiques, praticiens et pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a place name: reputation components and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attractiveness and Image. A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de hautes études en administration publique. 2024, 978-2-940667-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire venir et faire rester : des objectifs d’attractivité partagés par les acteurs publics et privés des territoires Quels principes pour guider ces démarches communes de marketing territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://acteurspublics.fr/articles/laura-carmouze-et-christophe-alaux-le-marketing-territorial-est-un-marketing-sur-mesure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux serious games pour développer la réflexivité des managers publics de demain ? Les apports d’une recherche pluridisciplinaire en méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les services publics locaux : une approche stratégique de la participation des parties prenantes externes. Cas de l’analyse des besoins sociaux dans des centres communaux d’action sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouchet Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.91-113. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le territoire de vie idéal des Français ? Quelques réponses aux questions que tout le monde se pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/quel-est-le-territoire-de-vie-ideal-des-francais-quelques-reponses-aux-questions-que-tout-le-monde-se-pose-173020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un dispositif au service du management de la valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.425 - 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional identity matter in territorial attractiveness strategies? Focus on dyadic working relationships between French metropolises & regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Organization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2. INTERIM REPORT ON MANAGEMENT OF STAKEHOLDER GOVERNANCE IN THE CULTURAL FIELD -AIX-MARSEILLE PROVENCE AND LONDON CASES COGOV -Grant Agreement No. 770591 GENERAL INTRODUCTION OF D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel Markman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix marseille université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des relations inter-organisationnelles entre les métropoles et les régions : processus de structuration des stratégies d’attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille-Université (AMU); Centre d'Études et de Recherche en Gestion d'Aix-Marseille (CERGAM); École doctorale Sciences Économiques et de Gestion d'Aix-Marseille (ED 372), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03094104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Carmouze </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden triangle of place reputation for metropolitan international cities: the cases of London and Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Branding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.95, 2025, 9781035347537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’attractivité des métropoles en matière de santé et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Marin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalité et Santé. Un nouvel acteur de la santé publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-283, 2023, 978-2-84934-765-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.224-226, 2022, 978-2-11-162105-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through the Looking Glass: What does strategic planning reveal in French local governments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic planning in local communities. A cross-national study in 8 countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation adaptative : facteur clé de succès de la diversité des réussites étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Zekhnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et réussite(s) dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Université de Laval, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and barriers for the emergence of co-production in urban planning through meaningful interactions with local communities and temporary urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIAS-SEAPP Doha Conference 2023: Developmental States and Professionalization of Public Administration and Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIAS-IISA International Institute of Administrative Sciences; SEAPP Doha, Feb 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des réformes publiques et fonctions des managers publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Answer to the Question: What’s in a Place Name? Components of Reputation through a Comparison of Five European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage stratégique de la co-production de l’action publique et réinvention du langage de la participation par des interactions denses avec les communautés locales et par l'urbanisme transitoire : Le cas de l’Agence d’Aménagement et de Rénovation Urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GEAP/EGPA, Séminaire francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir à la ludopédagogie pour développer la réflexivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ÈME COLLOQUE INTERNATIONAL GAME EVOLUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Commuanutés, Métropoles et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management public collaboratif des stratégies d’attractivité territoriale : proposition d’un cadre d’analyse et d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En distanciel, cause Covid-19, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’attractivité des métropoles et des régions françaises : 12 SRDEII et 22 SMDE à la loupe des analyses statistiques textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reynoird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Attractivité des territoires : défis et enjeux pour les acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quatrième Journée de Recherche Management et Société de l’Institut de Recherche en Gestion, Jun 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels cadres épistémologiques pour les recherches post-NPM ? Les apports de la philosophie pragmatiste à la Dewey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un outil de management public démocratique pour repenser la création de valeur publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soldo E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque de l’AIRMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a conceptual renewal of public management? A state of art of the francophone literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City branding co-ownership: do external stakeholders listen to strategies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgets participatifs : mythes ou réalités d’un management public démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gourbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: From Co-ownership to Sensemaking for External Stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the City Brand: A Co-ownership Model Structuring Internal Intentions and External Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuenca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Annual Conference of the International Place Branding Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Macao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional logics matter in territorial open strategy? A dyadic collaboration perspective between region & metropolis for innovation & attractiveness strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et territorialisation du « faire stratégique » : praxis, pratiques, praticiens et pragmatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération culturelle euro-méditerranéenne : du cadre institutionnel à une participation de la société civile dans la gestion démocratique des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations de la gestion des organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a place name: reputation components and drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Boutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Place Branding Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attractiveness and Image. A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de hautes études en administration publique. 2024, 978-2-940667-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recourir aux serious games pour développer la réflexivité des managers publics de demain ? Les apports d’une recherche pluridisciplinaire en méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire venir et faire rester : des objectifs d’attractivité partagés par les acteurs publics et privés des territoires Quels principes pour guider ces démarches communes de marketing territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://acteurspublics.fr/articles/laura-carmouze-et-christophe-alaux-le-marketing-territorial-est-un-marketing-sur-mesure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire les services publics locaux : une approche stratégique de la participation des parties prenantes externes. Cas de l’analyse des besoins sociaux dans des centres communaux d’action sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouchet Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.91-113. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le territoire de vie idéal des Français ? Quelques réponses aux questions que tout le monde se pose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/quel-est-le-territoire-de-vie-ideal-des-francais-quelques-reponses-aux-questions-que-tout-le-monde-se-pose-173020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le budget participatif : un dispositif au service du management de la valeur publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Du Boys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.425 - 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does professional identity matter in territorial attractiveness strategies? Focus on dyadic working relationships between French metropolises & regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Serval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.25-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex thinking and computing organization facing contingent problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Sandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Organization Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2. INTERIM REPORT ON MANAGEMENT OF STAKEHOLDER GOVERNANCE IN THE CULTURAL FIELD -AIX-MARSEILLE PROVENCE AND LONDON CASES COGOV -Grant Agreement No. 770591 GENERAL INTRODUCTION OF D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelloul Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edina Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel Markman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix marseille université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des relations inter-organisationnelles entre les métropoles et les régions : processus de structuration des stratégies d’attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carmouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille-Université (AMU); Centre d'Études et de Recherche en Gestion d'Aix-Marseille (CERGAM); École doctorale Sciences Économiques et de Gestion d'Aix-Marseille (ED 372), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03094104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zekhnini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynoird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuenca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sandry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03094104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Zekhnini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Kubler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynoird" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soldo E." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuenca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Sandry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pasquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Markman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03094104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>