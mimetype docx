--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,5294 +66,5363 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie, socionature, territori. Pluralità di voci e prospettive di dialogo nella sociologia dell’ambiente italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, LXVII (I)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emotional turn and the aesthetic challenges of sociological inquiry: Writing emotions in a time of upheaval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ayame Hiraide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ECPS.e.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scienze sociali e il «disastro lento» dei pesticidi in agricoltura : il contesto italiano e una proposta di agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XVIII (2), pp.355-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the time of monsters: Keeping cultural and political sociology alive in a fragmenting world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ecps.e.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedtime for democracy? Europe's political and cultural fault lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ECPS.e.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esperienza della rete francese &amp;quot;SHS Pesticides&amp;quot; e il contributo della ricerca qualitativa. Intervista di Laura Centemeri, Davide Olori, Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving with care: Fostering openness and diversity at EJCPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ecps_e_00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’État défaillant à l’État en personne. Les conventions de l’état dans la reconstruction après-séisme de l’Apennin Central (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Macchiavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252 (2), pp.135-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.252.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disastri lenti agroalimentari e divenire dei mondi rurali. Un’introduzione alla special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XVIII (2), pp.235-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOOK REVIEW : Sebastiano Citroni, L’associarsi quotidiano. Terzo settore in cambiamento e società civile. Meltemi, Milano, 2022, pp. 275</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20356609v17i3p761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposito di Laura Conti, “Discorso sulla caccia”, seconda edizione, Milano, Altreconomia Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altronovecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salute e ambiente nell’ambientalismo scientifico e politico di Laura Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina Democratica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259-260, pp.66-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new food security approach? Continuity and novelty in the European Union’s turn to preparedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Benegiamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Panico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10633-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’une « société civile écologique » : le mouvement de la permaculture (1978–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ttr.44.1.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Sébastien Dalgalarrondo et Tristan Fournier, L’utopie sauvage. Enquête sur notre irrépressible besoin de nature, Les Arènes, Paris, 2020, 174pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.631.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling material dependency in sustainability transition: rationales and insights from the agriculture sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1523908x.2021.2022467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For Preparedness as Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1971-8853/13939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medicina Democratica e il disastro di Seveso: il movimento per la salute ambientale alla prova del territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina Democratica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attualità del pensiero di Laura Conti e le ragioni di una rimozione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde toxique &amp;quot;vu de Seveso&amp;quot;. De la catastrophe à l'alternative écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una prospettiva antropologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per un approccio di politica ontologica alla prefigurazione ecologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture della sostenibilità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking seriously the web of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.22-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SUR2019-120003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SULLA DESIDERABILITÀ DEL LAVORO NEGHENTROPICO L'IMPORTANZA DEI PROCESSI DI COSTRUZIONE DI SENSO NELLA COMPRENSIONE DELLE DINAMICHE DEL CAPITALISMO E DELLA SUA CRITICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica &amp; Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perché i “collassologi” vanno presi sul serio (ma non troppo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commons and the new environmentalism of everyday life. Alternative value practices and multispecies commoning in the permaculture movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review de Anna Lowenhaupt Tsing, The Mushroom at the End of the World. On the Possibility of Life in Capitalist Ruins, Princeton, Princeton University Press, 2015, pp. 331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.159-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Public Participation to Place-Based Resistance. Environmental Critique and Modes of Valuation in the Struggles against the Expansion of the Malpensa Airport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.42.2017.3.97-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'APPORT D'UNE SOCIOLOGIE DES ATTACHEMENTS POUR PENSER LA CATASTROPHE ENVIRONNEMENTALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163221v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justes et les brutes : la littérature de témoignage sur les violences de Gênes 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3/2004 (33-34), pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.033.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le emergenze agroalimentari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maura Benegiamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Panico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bifulco, Lavinia; Borghi, Vando; Pellizzoni, Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La preparedness. Società e istituzioni di fronte all’incertezza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, 2026, 9788829027637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepararsi al futuro o preparare il futuro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Bifulco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bifulco, Lavinia; Borghi, Vando; Pellizzoni Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La preparedness. Società e istituzioni di fronte all’incertezza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, 2026, 9788829027637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basagliana ? Una conversazione con Vando Borghi e Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vando Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ota de Leonardis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preferirei di sì. Idee di riproduzione sociale sulle macerie del welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DeriveApprodi, pp.101-116, 2025, 9788865485958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards and the transformations of modes of governing. Perspectives from Convention Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Mozzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Diaz-Bone; Guillemette de Larquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conti e l’ambientalismo operaio « visto da Seveso ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardi, E. et S. Manghi (dir.) 2024, Clima diseguale. Verso una nuova cultura politica tra conflitti ambientali e giustizia sociale, Unicopli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postfazione. La scommessa del possibile contro l’esproprio del futuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Olori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il futuro non è scritto. Disastro, territorio e organizzazione sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orthotes, pp.271-276, 2024, 978-88-9314-391-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conti e i sentieri interrotti dell'ecologismo italiano. Una prospettiva storica sull'Antropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a cura di Alessandro Volpi e Giulio Pennacchioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e critica dell’Antropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.71-84, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postfazione. Passare il testimone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlo Donolo, Sguardi sul mutamento globale, édition révisée par Furio Cerutti, Franco Angeli, Milano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-226, 2023, 9788835146575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public sociology in disaster situations: critical engagement and prefiguration against defuturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Public Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.174-187, 2023, Sociology, Social Policy and Education, 9781800377370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800377387.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologia politica e disastri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Pellizzoni (a cura di), Introduzione all’ecologia politica, Il Mulino, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-166, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Recovery, resilience and repairing: for a non-reductionist approach to the complexity of post-disaster situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burgess, J. Peter; Centemeri, Laura; Topçu, Sesin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-Anthropological Perspectives on Repairing Environments, sous la direction de Laura Centemeri, Sezin Topçu et J.Peter Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery, Resilience and Repairing. For a Non-Reductionist Approach to the Complexity of Post-Disaster Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking post-disaster recovery. Socio-anthropological perspectives on repairing environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Routledge. New Security Studies, 9781032027159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefiguration and Ecology: Understanding the Ontological Politics of Ecotopian Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Asara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lara Monticelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future Is Now: An Introduction to Prefigurative Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bristol University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130-143, 2022, Subject Banner Alternatives to Capitalism in the 21st Century, 978-1529215656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green Justification and Environmental Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diaz Bone R., de Larquier G. (eds) Handbook of Economics and Sociology of Conventions. Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1 - 21, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_37-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: Disaster recovery and the repairing perspective: between theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peter Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-Anthropological Perspectives on Repairing Environments. Sous la direction de Laura Centemeri, Sezin Topçu et J.Peter Burgess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.222-232, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disasters and catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Tomassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Pellizzoni; E. Leonardi; V. Asara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Critical Environmental Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.232-244, 2022, 978-1-83910-066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster recovery and the repairing perspective: between theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Peter Burgess</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking post-disaster recovery. Socio-anthropological perspectives on repairing environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Routledge. New Security Studies, 9781032027159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riabitare. L'impegno ambientalista in un mondo rovinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riabitare il mondo, a cura di Giovanni Caudo e Martina Pietropaoli, Quodlibet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9788822912312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cura del comune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trame. Pratiche e saperi per un'ecologia politica situata. A cura di Ecologie Politiche del Presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-140, 2021, 979-1280195104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cura come logica di relazione e pratica del valore concreto. Una prospettiva di politica ontologica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maddalena Fragnito; Miriam Tola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie della cura. Prospettive transfemministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-87, 2021, Ecologia politica, 978-88-9314-322-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery, resilience and repairing: for a non-reductionist approach to post-disaster situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Post-disaster Recovery: Socio-anthropological Perspectives on Repairing Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, Routledge New Security Studies, 9781032027159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003184782-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Maddalena Fragnito; Miriam Tola. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking environmentalism in a &amp;quot;ruined&amp;quot; world. Lessons from the permaculture movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jens Hoff, Quentin Gausset and Simon Lex,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie della cura. Prospettive transfemministe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-87, 2021, Ecologia politica, 978-88-9314-322-6</w:t>
+              <w:t xml:space="preserve">Building a sustainable future. The role of non-state actors in the green transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge., In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparare, rimediare, rivendicare: per un ambientalismo della cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coltiviamo il nostro giardino. Osare nuovi paesaggi, prendersi cura, inselvatichire il mondo, a cura di F. Ferran, C. Mattogno, A. Metta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-88-6548-309-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Molinatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conoscenza e Azione Pubblica. Sogni e incubi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and the environment in ecological transition: the case of the permaculture movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Relationship between Environment, Health, and Disease Toward a Multi-Spatial and Historical Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’où l’économie écologique pense-t-elle l’inégalité environnementale ? Autour de l’oeuvre de Joan Martinez-Alier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Larrère </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.53-72, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342220v1</w:t>
-              </w:r>
-[...2668 lines deleted...]
-                <w:t xml:space="preserve">hal-01020045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La questione ecologica nelle scienze sociali francesi: un contributo “soggettivo” alla cartografia di un dibattito in evoluzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questo pianeta: la via agro-ecologista di Laura Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per una pianificazione territoriale ecologica: in ricordo di Gianni Beltrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327142v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04327099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and disasters : experiencing and governing crises in contemporary rural worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Perrotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIII (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5363,98 +5432,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologia; Politicizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabolario delle aree interne. 100 parole per l’uguaglianza dei territori, a cura di Nicolas Tomeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5464,91 +5533,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres en mouvement Critique agro-écologiste, agricultures alternatives et pratiques de réhabiter en Italie (1972-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. École des Hautes Études en Sciences Sociales, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04669412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5558,167 +5627,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction comme « défuturation » ? Enquêter sur la complexité morale et politique des dynamiques de la réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les horizons de dignité après le séisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie du Royaume du Maroc, Oct 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhabiting. Eco-design, care and ecological transition in the permaculture movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ecological turn. Design, architecture and aesthetics beyond "Anthropocene"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5728,179 +5797,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-anthropological Perspectives on Repairing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topçu Sezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burgess James Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 2022, 9781032027135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topçu Sezin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Routledge, 2022, 9781032027135</w:t>
+                <w:t xml:space="preserve">hal-03343623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La permaculture ou l'art de réhabiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">QUAE, 2019, 978-2-7592-2988-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5910,325 +5979,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Ashish KOTHARI, Ariel SALLEH, Arturo ESCOBAR, Federico DEMARIA, Alberto ACOSTA (a cura di) | Pluriverso. Dizionario del Post-Sviluppo, edizione italiana a cura di Maura Benegiamo, Alice Dal Gobbo, Emanuele Leonardi, Salvo Torre, Pisa, Orthotes, 2021, pp. 491. (Ed. or., Pluriverse: A Post-Development Dictionary, New Delhi, Tulika Books, 2019, pp. 341).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.179-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7340/anuac2239-625X-5265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7340/anuac2239-625X-5265⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03745030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Città, preparadness e salute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager pour l’environnement par le design des milieux au quotidien : le mouvement de la permaculture et les défis d'une transition vers une société écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques d'adaptation au changement climatique et injustices environnementales. Le pluralisme des relations à l'environnement dans la mise en forme de la contrainte adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...109 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6238,167 +6307,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From public participation to place-based resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From conflicting justifications to placebased resistance. The struggles against the expansion of the Malpensa airport (1970- 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6545,51 +6614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benegiamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053730v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377387.00022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgess James Peter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Asara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/the-future-is-now-an-introduction-to-prefigurative-politics" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_37-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter Burgess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Burgess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184782-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthotes.com/prodotto/ecologie-della-cura/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Molinatto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Meriluoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Malafaia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ayame Hiraide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.59" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Perrotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Binder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps.e.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps_e_00001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macchiavelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agosta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117997" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v17i3p761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10633-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.44.1.113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2021.2022467" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/13939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448452v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2019-120003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574234v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.42.2017.3.97-122" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163221v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669412v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267726v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Top&#231;u Sezin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-5265" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Borja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Meriluoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Malafaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ayame Hiraide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.59" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Binder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps.e.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Perrotta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps_e_00001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macchiavelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v17i3p761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benegiamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Panico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10633-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.44.1.113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2021.2022467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/13939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Asara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2019-120003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.42.2017.3.97-122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053730v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377387.00022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgess James Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/the-future-is-now-an-introduction-to-prefigurative-politics" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_37-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter Burgess" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthotes.com/prodotto/ecologie-della-cura/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Burgess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184782-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Molinatto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669412v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Top&#231;u Sezin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-5265" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Borja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>