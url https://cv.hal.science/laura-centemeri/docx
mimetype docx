--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,5024 +66,5024 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le emergenze agroalimentari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Benegiamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Panico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bifulco, Lavinia; Borghi, Vando; Pellizzoni, Luigi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La preparedness. Società e istituzioni di fronte all’incertezza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, 2026, 9788829027637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prepararsi al futuro o preparare il futuro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bifulco, Lavinia; Borghi, Vando; Pellizzoni Luigi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La preparedness. Società e istituzioni di fronte all’incertezza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, 2026, 9788829027637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basagliana ? Una conversazione con Vando Borghi e Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vando Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ota de Leonardis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferirei di sì. Idee di riproduzione sociale sulle macerie del welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeriveApprodi, pp.101-116, 2025, 9788865485958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standards and the transformations of modes of governing. Perspectives from Convention Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rainer Diaz-Bone; Guillemette de Larquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conti e l’ambientalismo operaio « visto da Seveso ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leonardi, E. et S. Manghi (dir.) 2024, Clima diseguale. Verso una nuova cultura politica tra conflitti ambientali e giustizia sociale, Unicopli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053730v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postfazione. La scommessa del possibile contro l’esproprio del futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Davide Olori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il futuro non è scritto. Disastro, territorio e organizzazione sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orthotes, pp.271-276, 2024, 978-88-9314-391-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Conti e i sentieri interrotti dell'ecologismo italiano. Una prospettiva storica sull'Antropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Alessandro Volpi e Giulio Pennacchioni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e critica dell’Antropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.71-84, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postfazione. Passare il testimone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carlo Donolo, Sguardi sul mutamento globale, édition révisée par Furio Cerutti, Franco Angeli, Milano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-226, 2023, 9788835146575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public sociology in disaster situations: critical engagement and prefiguration against defuturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Public Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.174-187, 2023, Sociology, Social Policy and Education, 9781800377370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800377387.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologia politica e disastri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luigi Pellizzoni (a cura di), Introduzione all’ecologia politica, Il Mulino, Bologna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-166, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Recovery, resilience and repairing: for a non-reductionist approach to the complexity of post-disaster situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burgess James Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burgess, J. Peter; Centemeri, Laura; Topçu, Sesin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-Anthropological Perspectives on Repairing Environments, sous la direction de Laura Centemeri, Sezin Topçu et J.Peter Burgess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery, Resilience and Repairing. For a Non-Reductionist Approach to the Complexity of Post-Disaster Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burgess James Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking post-disaster recovery. Socio-anthropological perspectives on repairing environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Routledge. New Security Studies, 9781032027159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefiguration and Ecology: Understanding the Ontological Politics of Ecotopian Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lara Monticelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future Is Now: An Introduction to Prefigurative Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bristol University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-143, 2022, Subject Banner Alternatives to Capitalism in the 21st Century, 978-1529215656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green Justification and Environmental Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diaz Bone R., de Larquier G. (eds) Handbook of Economics and Sociology of Conventions. Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1 - 21, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_37-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: Disaster recovery and the repairing perspective: between theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peter Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-Anthropological Perspectives on Repairing Environments. Sous la direction de Laura Centemeri, Sezin Topçu et J.Peter Burgess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.222-232, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disasters and catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Tomassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Pellizzoni; E. Leonardi; V. Asara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Critical Environmental Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.232-244, 2022, 978-1-83910-066-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disaster recovery and the repairing perspective: between theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burgess James Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking post-disaster recovery. Socio-anthropological perspectives on repairing environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Routledge. New Security Studies, 9781032027159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery, resilience and repairing: for a non-reductionist approach to post-disaster situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Post-disaster Recovery: Socio-anthropological Perspectives on Repairing Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021, Routledge New Security Studies, 9781032027159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003184782-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cura come logica di relazione e pratica del valore concreto. Una prospettiva di politica ontologica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maddalena Fragnito; Miriam Tola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie della cura. Prospettive transfemministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-87, 2021, Ecologia politica, 978-88-9314-322-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cura del comune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trame. Pratiche e saperi per un'ecologia politica situata. A cura di Ecologie Politiche del Presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-140, 2021, 979-1280195104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riabitare. L'impegno ambientalista in un mondo rovinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riabitare il mondo, a cura di Giovanni Caudo e Martina Pietropaoli, Quodlibet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9788822912312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riparare, rimediare, rivendicare: per un ambientalismo della cura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coltiviamo il nostro giardino. Osare nuovi paesaggi, prendersi cura, inselvatichire il mondo, a cura di F. Ferran, C. Mattogno, A. Metta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-88-6548-309-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking environmentalism in a &amp;quot;ruined&amp;quot; world. Lessons from the permaculture movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jens Hoff, Quentin Gausset and Simon Lex,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building a sustainable future. The role of non-state actors in the green transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge., In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Molinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conoscenza e Azione Pubblica. Sogni e incubi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health and the environment in ecological transition: the case of the permaculture movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Relationship between Environment, Health, and Disease Toward a Multi-Spatial and Historical Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’où l’économie écologique pense-t-elle l’inégalité environnementale ? Autour de l’oeuvre de Joan Martinez-Alier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Larrère </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.53-72, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie, socionature, territori. Pluralità di voci e prospettive di dialogo nella sociologia dell’ambiente italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, LXVII (I)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emotional turn and the aesthetic challenges of sociological inquiry: Writing emotions in a time of upheaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taina Meriluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Malafaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ayame Hiraide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Haapajärvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/ECPS.e.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the time of monsters: Keeping cultural and political sociology alive in a fragmenting world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Agosta</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ecps.e.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedtime for democracy? Europe's political and cultural fault lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ECPS.e.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esperienza della rete francese &amp;quot;SHS Pesticides&amp;quot; e il contributo della ricerca qualitativa. Intervista di Laura Centemeri, Davide Olori, Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Perrotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, XVIII (2), pp.355-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3240/117997⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laura Centemeri</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving with care: Fostering openness and diversity at EJCPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Malafaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Binder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.111-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/ecps.e.2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ecps_e_00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Carla Malafaia</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’État défaillant à l’État en personne. Les conventions de l’état dans la reconstruction après-séisme de l’Apennin Central (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Macchiavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Werner Binder</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/ECPS.e.13⟩</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252 (2), pp.135-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.252.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disastri lenti agroalimentari e divenire dei mondi rurali. Un’introduzione alla special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Perrotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.379-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3240/117998⟩</w:t>
+              <w:t xml:space="preserve">, 2025, XVIII (2), pp.235-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scienze sociali e il «disastro lento» dei pesticidi in agricoltura : il contesto italiano e una proposta di agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Domenico Perrotta</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Agosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, XVIII (2), pp.235-257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3240/117992⟩</w:t>
+              <w:t xml:space="preserve">, 2025, XVIII (2), pp.355-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposito di Laura Conti, “Discorso sulla caccia”, seconda edizione, Milano, Altreconomia Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altronovecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salute e ambiente nell’ambientalismo scientifico e politico di Laura Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina Democratica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259-260, pp.66-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOOK REVIEW : Sebastiano Citroni, L’associarsi quotidiano. Terzo settore in cambiamento e società civile. Meltemi, Milano, 2022, pp. 275</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1285/i20356609v17i3p761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new food security approach? Continuity and novelty in the European Union’s turn to preparedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Centemeri</w:t>
+                <w:t xml:space="preserve">Maura Benegiamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Panico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altronovecento</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10633-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’une « société civile écologique » : le mouvement de la permaculture (1978–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ttr.44.1.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling material dependency in sustainability transition: rationales and insights from the agriculture sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1523908x.2021.2022467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For Preparedness as Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1971-8853/13939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attualità del pensiero di Laura Conti e le ragioni di una rimozione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medicina Democratica e il disastro di Seveso: il movimento per la salute ambientale alla prova del territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina Democratica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 259-260, pp.66-72</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...216 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Sébastien Dalgalarrondo et Tristan Fournier, L’utopie sauvage. Enquête sur notre irrépressible besoin de nature, Les Arènes, Paris, 2020, 174pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (1), pp.165-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.631.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde toxique &amp;quot;vu de Seveso&amp;quot;. De la catastrophe à l'alternative écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...208 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una prospettiva antropologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli Asini </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104-105</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Laura Centemeri</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per un approccio di politica ontologica alla prefigurazione ecologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde Commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Culture della sostenibilità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking seriously the web of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.22-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SUR2019-120003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SULLA DESIDERABILITÀ DEL LAVORO NEGHENTROPICO L'IMPORTANZA DEI PROCESSI DI COSTRUZIONE DI SENSO NELLA COMPRENSIONE DELLE DINAMICHE DEL CAPITALISMO E DELLA SUA CRITICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica &amp; Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perché i “collassologi” vanno presi sul serio (ma non troppo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli Asini </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...310 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commons and the new environmentalism of everyday life. Alternative value practices and multispecies commoning in the permaculture movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review de Anna Lowenhaupt Tsing, The Mushroom at the End of the World. On the Possibility of Life in Capitalist Ruins, Princeton, Princeton University Press, 2015, pp. 331</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.159-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Public Participation to Place-Based Resistance. Environmental Critique and Modes of Valuation in the Struggles against the Expansion of the Malpensa Airport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12759/hsr.42.2017.3.97-122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPORT D'UNE SOCIOLOGIE DES ATTACHEMENTS POUR PENSER LA CATASTROPHE ENVIRONNEMENTALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les justes et les brutes : la littérature de témoignage sur les violences de Gênes 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3/2004 (33-34), pp.194-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.033.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020045v1</w:t>
-              </w:r>
-[...2254 lines deleted...]
-                <w:t xml:space="preserve">hal-01342220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5101,51 +5101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La questione ecologica nelle scienze sociali francesi: un contributo “soggettivo” alla cartografia di un dibattito in evoluzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5157,151 +5157,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Per una pianificazione territoriale ecologica: in ricordo di Gianni Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questo pianeta: la via agro-ecologista di Laura Conti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327099v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04327142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5319,77 +5319,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and disasters : experiencing and governing crises in contemporary rural worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Perrotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIII (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,51 +5446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologia; Politicizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabolario delle aree interne. 100 parole per l’uguaglianza dei territori, a cura di Nicolas Tomeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5547,51 +5547,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres en mouvement Critique agro-écologiste, agricultures alternatives et pratiques de réhabiter en Italie (1972-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. École des Hautes Études en Sciences Sociales, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5641,51 +5641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction comme « défuturation » ? Enquêter sur la complexité morale et politique des dynamiques de la réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les horizons de dignité après le séisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie du Royaume du Maroc, Oct 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhabiting. Eco-design, care and ecological transition in the permaculture movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ecological turn. Design, architecture and aesthetics beyond "Anthropocene"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,77 +5811,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-anthropological Perspectives on Repairing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topçu Sezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2022, 9781032027135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La permaculture ou l'art de réhabiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE, 2019, 978-2-7592-2988-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5993,51 +5993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Ashish KOTHARI, Ariel SALLEH, Arturo ESCOBAR, Federico DEMARIA, Alberto ACOSTA (a cura di) | Pluriverso. Dizionario del Post-Sviluppo, edizione italiana a cura di Maura Benegiamo, Alice Dal Gobbo, Emanuele Leonardi, Salvo Torre, Pisa, Orthotes, 2021, pp. 491. (Ed. or., Pluriverse: A Post-Development Dictionary, New Delhi, Tulika Books, 2019, pp. 341).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.179-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7340/anuac2239-625X-5265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6058,194 +6058,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’engager pour l’environnement par le design des milieux au quotidien : le mouvement de la permaculture et les défis d'une transition vers une société écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Città, preparadness e salute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Bifulco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'adaptation au changement climatique et injustices environnementales. Le pluralisme des relations à l'environnement dans la mise en forme de la contrainte adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From public participation to place-based resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From conflicting justifications to placebased resistance. The struggles against the expansion of the Malpensa airport (1970- 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Meriluoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Malafaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ayame Hiraide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.59" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Binder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps.e.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Perrotta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps_e_00001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macchiavelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v17i3p761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benegiamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Panico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10633-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.44.1.113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2021.2022467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/13939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Asara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2019-120003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.42.2017.3.97-122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053730v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377387.00022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgess James Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/the-future-is-now-an-introduction-to-prefigurative-politics" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_37-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter Burgess" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthotes.com/prodotto/ecologie-della-cura/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Burgess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184782-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Molinatto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669412v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Top&#231;u Sezin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-5265" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Borja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benegiamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053730v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377387.00022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgess James Peter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Asara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/the-future-is-now-an-introduction-to-prefigurative-politics" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_37-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter Burgess" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Burgess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184782-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthotes.com/prodotto/ecologie-della-cura/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Molinatto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Meriluoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Malafaia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ayame Hiraide" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.59" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Binder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps.e.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Perrotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps_e_00001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macchiavelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agosta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117997" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v17i3p761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10633-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.44.1.113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2021.2022467" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/13939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2019-120003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.42.2017.3.97-122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163221v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669412v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Top&#231;u Sezin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-5265" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Borja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>