--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -66,5024 +66,5024 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologie, socionature, territori. Pluralità di voci e prospettive di dialogo nella sociologia dell’ambiente italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, LXVII (I)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The emotional turn and the aesthetic challenges of sociological inquiry: Writing emotions in a time of upheaval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ayame Hiraide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ECPS.e.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scienze sociali e il «disastro lento» dei pesticidi in agricoltura : il contesto italiano e una proposta di agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XVIII (2), pp.355-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the time of monsters: Keeping cultural and political sociology alive in a fragmenting world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ecps.e.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedtime for democracy? Europe's political and cultural fault lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ECPS.e.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esperienza della rete francese &amp;quot;SHS Pesticides&amp;quot; e il contributo della ricerca qualitativa. Intervista di Laura Centemeri, Davide Olori, Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolving with care: Fostering openness and diversity at EJCPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina Meriluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Malafaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Haapajärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ecps_e_00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’État défaillant à l’État en personne. Les conventions de l’état dans la reconstruction après-séisme de l’Apennin Central (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Macchiavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252 (2), pp.135-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.252.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disastri lenti agroalimentari e divenire dei mondi rurali. Un’introduzione alla special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Olori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XVIII (2), pp.235-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/117992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOOK REVIEW : Sebastiano Citroni, L’associarsi quotidiano. Terzo settore in cambiamento e società civile. Meltemi, Milano, 2022, pp. 275</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20356609v17i3p761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A proposito di Laura Conti, “Discorso sulla caccia”, seconda edizione, Milano, Altreconomia Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altronovecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salute e ambiente nell’ambientalismo scientifico e politico di Laura Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina Democratica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259-260, pp.66-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new food security approach? Continuity and novelty in the European Union’s turn to preparedness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Benegiamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Panico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-024-10633-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’une « société civile écologique » : le mouvement de la permaculture (1978–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ttr.44.1.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Sébastien Dalgalarrondo et Tristan Fournier, L’utopie sauvage. Enquête sur notre irrépressible besoin de nature, Les Arènes, Paris, 2020, 174pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (1), pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.631.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling material dependency in sustainability transition: rationales and insights from the agriculture sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Pellizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1523908x.2021.2022467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For Preparedness as Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1971-8853/13939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medicina Democratica e il disastro di Seveso: il movimento per la salute ambientale alla prova del territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicina Democratica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attualità del pensiero di Laura Conti e le ragioni di una rimozione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde toxique &amp;quot;vu de Seveso&amp;quot;. De la catastrophe à l'alternative écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una prospettiva antropologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per un approccio di politica ontologica alla prefigurazione ecologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture della sostenibilità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking seriously the web of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.22-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SUR2019-120003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SULLA DESIDERABILITÀ DEL LAVORO NEGHENTROPICO L'IMPORTANZA DEI PROCESSI DI COSTRUZIONE DI SENSO NELLA COMPRENSIONE DELLE DINAMICHE DEL CAPITALISMO E DELLA SUA CRITICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Asara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica &amp; Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perché i “collassologi” vanno presi sul serio (ma non troppo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commons and the new environmentalism of everyday life. Alternative value practices and multispecies commoning in the permaculture movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review de Anna Lowenhaupt Tsing, The Mushroom at the End of the World. On the Possibility of Life in Capitalist Ruins, Princeton, Princeton University Press, 2015, pp. 331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.159-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Public Participation to Place-Based Resistance. Environmental Critique and Modes of Valuation in the Struggles against the Expansion of the Malpensa Airport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.42.2017.3.97-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'APPORT D'UNE SOCIOLOGIE DES ATTACHEMENTS POUR PENSER LA CATASTROPHE ENVIRONNEMENTALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163221v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justes et les brutes : la littérature de témoignage sur les violences de Gênes 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3/2004 (33-34), pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.033.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le emergenze agroalimentari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maura Benegiamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Panico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bifulco, Lavinia; Borghi, Vando; Pellizzoni, Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La preparedness. Società e istituzioni di fronte all’incertezza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, 2026, 9788829027637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepararsi al futuro o preparare il futuro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Bifulco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bifulco, Lavinia; Borghi, Vando; Pellizzoni Luigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La preparedness. Società e istituzioni di fronte all’incertezza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, 2026, 9788829027637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basagliana ? Una conversazione con Vando Borghi e Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vando Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ota de Leonardis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preferirei di sì. Idee di riproduzione sociale sulle macerie del welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DeriveApprodi, pp.101-116, 2025, 9788865485958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards and the transformations of modes of governing. Perspectives from Convention Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Mozzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Diaz-Bone; Guillemette de Larquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conti e l’ambientalismo operaio « visto da Seveso ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leonardi, E. et S. Manghi (dir.) 2024, Clima diseguale. Verso una nuova cultura politica tra conflitti ambientali e giustizia sociale, Unicopli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postfazione. La scommessa del possibile contro l’esproprio del futuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Olori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il futuro non è scritto. Disastro, territorio e organizzazione sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orthotes, pp.271-276, 2024, 978-88-9314-391-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conti e i sentieri interrotti dell'ecologismo italiano. Una prospettiva storica sull'Antropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a cura di Alessandro Volpi e Giulio Pennacchioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e critica dell’Antropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.71-84, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postfazione. Passare il testimone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlo Donolo, Sguardi sul mutamento globale, édition révisée par Furio Cerutti, Franco Angeli, Milano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-226, 2023, 9788835146575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public sociology in disaster situations: critical engagement and prefiguration against defuturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Public Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.174-187, 2023, Sociology, Social Policy and Education, 9781800377370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800377387.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologia politica e disastri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luigi Pellizzoni (a cura di), Introduzione all’ecologia politica, Il Mulino, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-166, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Recovery, resilience and repairing: for a non-reductionist approach to the complexity of post-disaster situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burgess, J. Peter; Centemeri, Laura; Topçu, Sesin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-Anthropological Perspectives on Repairing Environments, sous la direction de Laura Centemeri, Sezin Topçu et J.Peter Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery, Resilience and Repairing. For a Non-Reductionist Approach to the Complexity of Post-Disaster Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking post-disaster recovery. Socio-anthropological perspectives on repairing environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Routledge. New Security Studies, 9781032027159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefiguration and Ecology: Understanding the Ontological Politics of Ecotopian Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Asara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lara Monticelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future Is Now: An Introduction to Prefigurative Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bristol University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130-143, 2022, Subject Banner Alternatives to Capitalism in the 21st Century, 978-1529215656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Justification and Environmental Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diaz Bone R., de Larquier G. (eds) Handbook of Economics and Sociology of Conventions. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1 - 21, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_37-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Disaster recovery and the repairing perspective: between theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Peter Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-Anthropological Perspectives on Repairing Environments. Sous la direction de Laura Centemeri, Sezin Topçu et J.Peter Burgess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.222-232, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disasters and catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Tomassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Pellizzoni; E. Leonardi; V. Asara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Critical Environmental Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.232-244, 2022, 978-1-83910-066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster recovery and the repairing perspective: between theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking post-disaster recovery. Socio-anthropological perspectives on repairing environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Routledge. New Security Studies, 9781032027159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cura come logica di relazione e pratica del valore concreto. Una prospettiva di politica ontologica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maddalena Fragnito; Miriam Tola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologie della cura. Prospettive transfemministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-87, 2021, Ecologia politica, 978-88-9314-322-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cura del comune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trame. Pratiche e saperi per un'ecologia politica situata. A cura di Ecologie Politiche del Presente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-140, 2021, 979-1280195104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riabitare. L'impegno ambientalista in un mondo rovinato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riabitare il mondo, a cura di Giovanni Caudo e Martina Pietropaoli, Quodlibet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9788822912312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery, resilience and repairing: for a non-reductionist approach to post-disaster situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezin Topçu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Post-disaster Recovery: Socio-anthropological Perspectives on Repairing Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2021, Routledge New Security Studies, 9781032027159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003184782-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Maddalena Fragnito; Miriam Tola. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking environmentalism in a &amp;quot;ruined&amp;quot; world. Lessons from the permaculture movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jens Hoff, Quentin Gausset and Simon Lex,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie della cura. Prospettive transfemministe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-87, 2021, Ecologia politica, 978-88-9314-322-6</w:t>
+              <w:t xml:space="preserve">Building a sustainable future. The role of non-state actors in the green transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge., In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparare, rimediare, rivendicare: per un ambientalismo della cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coltiviamo il nostro giardino. Osare nuovi paesaggi, prendersi cura, inselvatichire il mondo, a cura di F. Ferran, C. Mattogno, A. Metta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-88-6548-309-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Molinatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conoscenza e Azione Pubblica. Sogni e incubi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and the environment in ecological transition: the case of the permaculture movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Relationship between Environment, Health, and Disease Toward a Multi-Spatial and Historical Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’où l’économie écologique pense-t-elle l’inégalité environnementale ? Autour de l’oeuvre de Joan Martinez-Alier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Larrère </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.53-72, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342220v1</w:t>
-              </w:r>
-[...2737 lines deleted...]
-                <w:t xml:space="preserve">hal-01020045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5101,51 +5101,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La questione ecologica nelle scienze sociali francesi: un contributo “soggettivo” alla cartografia di un dibattito in evoluzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5157,151 +5157,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Questo pianeta: la via agro-ecologista di Laura Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Per una pianificazione territoriale ecologica: in ricordo di Gianni Beltrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327142v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04327099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5319,77 +5319,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and disasters : experiencing and governing crises in contemporary rural worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Olori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Perrotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIII (2), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,51 +5446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologia; Politicizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabolario delle aree interne. 100 parole per l’uguaglianza dei territori, a cura di Nicolas Tomeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5547,51 +5547,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres en mouvement Critique agro-écologiste, agricultures alternatives et pratiques de réhabiter en Italie (1972-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. École des Hautes Études en Sciences Sociales, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5641,51 +5641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction comme « défuturation » ? Enquêter sur la complexité morale et politique des dynamiques de la réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les horizons de dignité après le séisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie du Royaume du Maroc, Oct 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5710,51 +5710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhabiting. Eco-design, care and ecological transition in the permaculture movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ecological turn. Design, architecture and aesthetics beyond "Anthropocene"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,77 +5811,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Post-Disaster Recovery. Socio-anthropological Perspectives on Repairing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topçu Sezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgess James Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2022, 9781032027135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5899,51 +5899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La permaculture ou l'art de réhabiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE, 2019, 978-2-7592-2988-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5993,51 +5993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de Ashish KOTHARI, Ariel SALLEH, Arturo ESCOBAR, Federico DEMARIA, Alberto ACOSTA (a cura di) | Pluriverso. Dizionario del Post-Sviluppo, edizione italiana a cura di Maura Benegiamo, Alice Dal Gobbo, Emanuele Leonardi, Salvo Torre, Pisa, Orthotes, 2021, pp. 491. (Ed. or., Pluriverse: A Post-Development Dictionary, New Delhi, Tulika Books, 2019, pp. 341).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.179-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7340/anuac2239-625X-5265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6058,194 +6058,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Città, preparadness e salute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S’engager pour l’environnement par le design des milieux au quotidien : le mouvement de la permaculture et les défis d'une transition vers une société écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...73 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'adaptation au changement climatique et injustices environnementales. Le pluralisme des relations à l'environnement dans la mise en forme de la contrainte adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From public participation to place-based resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From conflicting justifications to placebased resistance. The struggles against the expansion of the Malpensa airport (1970- 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Centemeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6614,51 +6614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benegiamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520723v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053730v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377387.00022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgess James Peter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Asara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/the-future-is-now-an-introduction-to-prefigurative-politics" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_37-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter Burgess" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Burgess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184782-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthotes.com/prodotto/ecologie-della-cura/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Molinatto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Meriluoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Malafaia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ayame Hiraide" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.59" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Binder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps.e.2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Perrotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps_e_00001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macchiavelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117992" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agosta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117997" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v17i3p761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10633-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.44.1.113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2021.2022467" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/13939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2019-120003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574234v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.42.2017.3.97-122" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163221v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669412v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Top&#231;u Sezin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-5265" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Borja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina Meriluoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Malafaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ayame Hiraide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Haapaj&#228;rvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.59" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agosta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Binder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps.e.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ECPS.e.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Perrotta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ecps_e_00001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Macchiavelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/117992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v17i3p761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Pellizzoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benegiamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Panico" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-024-10633-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.44.1.113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.631.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2021.2022467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/13939" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Asara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2019-120003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.42.2017.3.97-122" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163221v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053730v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377387.00022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgess James Peter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/the-future-is-now-an-introduction-to-prefigurative-politics" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_37-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peter Burgess" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthotes.com/prodotto/ecologie-della-cura/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053692v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Burgess" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184782-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Molinatto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04669412v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Top&#231;u Sezin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7340/anuac2239-625X-5265" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Borja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>