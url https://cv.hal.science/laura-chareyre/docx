--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -508,430 +508,430 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t>
+                <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Mind</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938017v1</w:t>
+                <w:t xml:space="preserve">hal-04913732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du laboratoire au terrain, une évaluation multiple du stress pour mieux comprendre les effets de facilitation et d'inhibition sociale sur la performance sportive : Protocole d'étude longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vichy, France. Unpublished, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17630.51526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
+                <w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...102 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Godin</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">halshs-04910614v1</w:t>
+                <w:t xml:space="preserve">hal-04938017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1333,51 +1333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>