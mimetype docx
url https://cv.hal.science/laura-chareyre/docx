--- v1 (2026-04-28)
+++ v2 (2026-05-27)
@@ -66,872 +66,872 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t>
+                <w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">In Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920821v1</w:t>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">hal-04913242v1</w:t>
+                <w:t xml:space="preserve">hal-04938017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing under pressure: Role of others' presence in sport performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du laboratoire au terrain, une évaluation multiple du stress pour mieux comprendre les effets de facilitation et d'inhibition sociale sur la performance sportive : Protocole d'étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vichy, France. Unpublished, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17630.51526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of others' presence in sport performance under pressure</w:t>
+                <w:t xml:space="preserve">Effet de la Présence des Autres sur la Performance : Exploration des Mécanismes de Stress, Eveil, Attention et Anxiété.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gemonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Mind</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journées d'Etude de la Société Française de Psychologie du sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic review of choking under pressure in motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04938017v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to explain unexplained performance? Contribution of two key sport psychosocial theories: Choking Under Pressure &amp; Social Facilitation and Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain Experimental Psychopathology, Oct 2023, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Validation of an Evaluation Tool of Others Presence in the Sports Context (ETOP-SC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1052,51 +1052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la performance sportive : Les influences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1333,51 +1333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04938017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chareyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brevers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17630.51526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gemonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>