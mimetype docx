--- v0 (2026-03-07)
+++ v1 (2026-05-14)
@@ -2328,277 +2328,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754496v1</w:t>
+                <w:t xml:space="preserve">hal-02750796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750796v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDNA-AFLP screening for candidate genes differentially expressed in a Solanum clone resistant to Globodera pallida</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kri&#382;nik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Coll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Mahkovec Povalej" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235942" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-10-0246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecardonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaujean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselle-Bourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Dantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borgat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kri&#382;nik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Coll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Mahkovec Povalej" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235942" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472109676217473E12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-10-0246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rulliat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0217" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecardonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaujean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselle-Bourgeois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tribodet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Le Dantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borgat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lesage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>