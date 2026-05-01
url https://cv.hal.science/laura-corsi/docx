--- v0 (2026-04-03)
+++ v1 (2026-05-01)
@@ -745,312 +745,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation télévisuelle de la dimension maritime des îles du Ponant</w:t>
+                <w:t xml:space="preserve">Recherche et représentations territoriales: quelles contributions à la construction de l'attractivité? Le cas du projet de recherche-action ID-îles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ID-Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe - Session attrativité territoriale et qualité de vie, Sep 2017, Bruxelles, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651076v1</w:t>
+                <w:t xml:space="preserve">hal-01651068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et représentations territoriales: quelles contributions à la construction de l'attractivité? Le cas du projet de recherche-action ID-îles.</w:t>
+                <w:t xml:space="preserve">La représentation télévisuelle de la dimension maritime des îles du Ponant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mylène Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe - Session attrativité territoriale et qualité de vie, Sep 2017, Bruxelles, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">ID-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651068v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d'entreprise en réponse au rêve d'île : l'ambivalence d'une attractivité fondée sur le cadre de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe - Session attrativité territoriale et qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2201,403 +2201,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°11: l'île de Groix</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°14: Bréhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Brigand</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01503178v1</w:t>
+                <w:t xml:space="preserve">medihal-01651051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°14: Bréhat</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°12: Belle-Île-en-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis L. Brigand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01651051v1</w:t>
+                <w:t xml:space="preserve">medihal-01503123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°12: Belle-Île-en-Mer</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°14: Île d'Arz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Brigand</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01503123v1</w:t>
+                <w:t xml:space="preserve">medihal-01650935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°14: Île d'Arz</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°13: Dynamiques agricoles belliloises et insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis L. Brigand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01650935v1</w:t>
+                <w:t xml:space="preserve">medihal-01518085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°13: Dynamiques agricoles belliloises et insulaires</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°10: Molène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
@@ -2617,75 +2617,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01518085v1</w:t>
+                <w:t xml:space="preserve">medihal-01515526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°10: Molène</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°11: l'île de Groix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
@@ -2705,51 +2705,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01515526v1</w:t>
+                <w:t xml:space="preserve">medihal-01503178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ID-îles Magazine n°7: Ces entreprises qui exportent</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°8: L'Île-aux-Moines</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°9: Collégiens des îles: regards sur l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
@@ -2881,75 +2881,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01518807v1</w:t>
+                <w:t xml:space="preserve">medihal-01515583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ID-îles Magazine n°9: Collégiens des îles: regards sur l'entrepreneuriat</w:t>
+                <w:t xml:space="preserve">ID-îles Magazine n°8: L'Île-aux-Moines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Brigand</w:t>
@@ -2969,51 +2969,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01515583v1</w:t>
+                <w:t xml:space="preserve">medihal-01518807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3190,51 +3190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9A918B0"/>
+    <w:nsid w:val="90DA22C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3421,51 +3421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-corsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253504988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lavialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guingot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tesson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03145370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BRES0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.13.1.09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.695.0822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01503178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01651051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01503123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01650935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01518085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01515526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01534548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01518807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01515583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-corsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253504988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schirmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Brigand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chailloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lavialle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Brigand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guingot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Tesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03145370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BRES0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21463/shima.13.1.09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.695.0822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01651051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01503123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01650935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01518085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01515526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01503178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01534548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01515583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01518807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>