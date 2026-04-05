--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -485,1056 +485,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Richards</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John M Archibald</w:t>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Leonard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.964-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391266v1</w:t>
+                <w:t xml:space="preserve">hal-04782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic reconciliation: making the most of genomes to understand microbial ecology and evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bledina Dede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Williams</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noah Wahl</w:t>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae129⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.1856-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796828v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Diversity and Open Questions about the Deep Tree of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">Phylogenetic reconciliation: making the most of genomes to understand microbial ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénárd Szánthó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tamarit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noah Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796832v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Diversity and Open Questions about the Deep Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782858v1</w:t>
+                <w:t xml:space="preserve">hal-04796832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create, Analyze, and Visualize Phylogenomic Datasets Using PhyloFisher</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Jones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Kolísko</w:t>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.969⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (11), pp.e3002917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796821v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+                <w:t xml:space="preserve">Create, Analyze, and Visualize Phylogenomic Datasets Using PhyloFisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Eliáš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Martin Kolísko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.964-975. </w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782651v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference and reconstruction of the heimdallarchaeial ancestry of eukaryotes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One high quality genome and two transcriptome datasets for new species of Mantamonas, a deep-branching eukaryote clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva F Caceres</w:t>
+                <w:t xml:space="preserve">Jazmin Blaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney W Stairs</w:t>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie de Anda</w:t>
+                <w:t xml:space="preserve">Aaron Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06186-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02488-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289789v1</w:t>
+                <w:t xml:space="preserve">hal-04384869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One high quality genome and two transcriptome datasets for new species of Mantamonas, a deep-branching eukaryote clade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+                <w:t xml:space="preserve">Inference and reconstruction of the heimdallarchaeial ancestry of eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Heiss</w:t>
+                <w:t xml:space="preserve">Eva F Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+                <w:t xml:space="preserve">Courtney W Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+                <w:t xml:space="preserve">Valerie de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.603. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618 (7967), pp.992-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02488-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06186-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384869v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Preaxostyla Flagellates Illuminates the Path Towards the Loss of Mitochondria</w:t>
               </w:r>
@@ -1667,64 +1667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoji Yubuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron A Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,693 +1782,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
+                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian van Beveren</w:t>
+                <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Susko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800403v1</w:t>
+                <w:t xml:space="preserve">hal-03847570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TreeTuner: A pipeline for minimizing redundancy and complexity in large phylogenetic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichiro Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J.M. Eveleigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.101175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed Candidatus Odinarchaeum chromosome exposes Asgard archaeal viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva F. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reindert Nijland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.948-952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-022-01122-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03711310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Williamson</w:t>
+                <w:t xml:space="preserve">Fabian van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.253-262. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847570v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyloFisher: A phylogenomic package for resolving eukaryotic relationships</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the conoid complex in Toxoplasma reveals its conservation in all apicomplexans, including Plasmodium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander K. Tice</w:t>
+                <w:t xml:space="preserve">Ludek Koreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zihala</w:t>
+                <w:t xml:space="preserve">Mohammad Zeeshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+                <w:t xml:space="preserve">Konstantin Barylyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert E Jones</w:t>
+                <w:t xml:space="preserve">Eelco C Tromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric D Salomaki</w:t>
+                <w:t xml:space="preserve">Jolien J E van Hooff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368434v2</w:t>
+                <w:t xml:space="preserve">hal-03368636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mastigamoeba balamuthi Genome and the Nature of the Free-Living Ancestor of Entamoeba</w:t>
               </w:r>
@@ -2582,732 +2582,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaeramoebae are a divergent lineage of eukaryotes that shed light on the transition from anaerobic mitochondria to hydrogenosomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhyloFisher: A phylogenomic package for resolving eukaryotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Táborský</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Alexander K. Tice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zihala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D Salomaki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Pánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.10.010⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461937v1</w:t>
+                <w:t xml:space="preserve">hal-03368434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the conoid complex in Toxoplasma reveals its conservation in all apicomplexans, including Plasmodium species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaeramoebae are a divergent lineage of eukaryotes that shed light on the transition from anaerobic mitochondria to hydrogenosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney W Stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Táborský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludek Koreny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eelco C Tromer</w:t>
+                <w:t xml:space="preserve">Eric D Salomaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien J E van Hooff</w:t>
+                <w:t xml:space="preserve">Martin Kolisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368636v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamydial contribution to anaerobic metabolism during eukaryotic evolution</w:t>
+                <w:t xml:space="preserve">Releasing uncurated datasets is essential for reproducible phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney Stairs</w:t>
+                <w:t xml:space="preserve">Eric Salomaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennah Dharamshi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kolisko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb7258⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.1435-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01296-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384939v1</w:t>
+                <w:t xml:space="preserve">hal-03368653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral Gene Transfer Mechanisms and Pan-genomes in Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Sibbald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Sibbald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">John Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (11), pp.927-941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2020.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Releasing uncurated datasets is essential for reproducible phylogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chlamydial contribution to anaerobic metabolism during eukaryotic evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Salomaki</w:t>
+                <w:t xml:space="preserve">Jennah Dharamshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Brown</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steffen Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (11), pp.1435-1437. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (35), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01296-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb7258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368653v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sediments Illuminate Chlamydiae Diversity and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennah Dharamshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joran Martijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3352,295 +3352,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of the reverse flow model for the origin of the eukaryotic cell based on comparative analyses of Asgard archaeal metabolism</w:t>
+                <w:t xml:space="preserve">Asgard archaea capable of anaerobic hydrocarbon cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kiley Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dombrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anja Spang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0406-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09364-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368673v1</w:t>
+                <w:t xml:space="preserve">hal-03368676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asgard archaea capable of anaerobic hydrocarbon cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiley Seitz</w:t>
+                <w:t xml:space="preserve">Proposal of the reverse flow model for the origin of the eukaryotic cell based on comparative analyses of Asgard archaeal metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Spang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dombrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.1138-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09364-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0406-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368676v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A natural toroidal microswimmer with a rotary eukaryotic flagellum</w:t>
               </w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alastair Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4109,161 +4109,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eukaryotic ancestor shapes up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demystifying Eukaryote Lateral Gene Transfer (Response to Martin 2017 DOI: 10.1002/bies.201700115)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thijs Ettema</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 562 (7727), pp.352-353. </w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (5), pp.1700242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-018-06868-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bies.201700242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368695v1</w:t>
+                <w:t xml:space="preserve">hal-03368697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear genome sequence of the plastid-lacking cryptomonad Goniomonas avonlea provides insights into the evolution of secondary plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Sibbald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 564 (7736), pp.410-414. </w:t>
@@ -4468,174 +4494,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Eukaryote Lateral Gene Transfer (Response to Martin 2017 DOI: 10.1002/bies.201700115)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eukaryotic ancestor shapes up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Leger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Roger</w:t>
+                <w:t xml:space="preserve">Thijs Ettema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (5), pp.1700242. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 562 (7727), pp.352-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.201700242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/d41586-018-06868-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368697v1</w:t>
+                <w:t xml:space="preserve">hal-03368695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial eukaryotes have adapted to hypoxia by horizontal acquisitions of a gene involved in rhodoquinone biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4751,77 +4751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Gentekaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Klimeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Eliáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (9), pp.e2003769. </w:t>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complex Cell Division Machinery Was Present in the Last Common Ancestor of Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah T Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Spang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorrence H Green, Emanuel Goldman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Handbook of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2021, 9780367567644. </w:t>
@@ -5308,51 +5308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robustly rooted tree of eukaryotes reveals their excavate ancestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,64 +5553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Muñoz-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,263 +5639,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several independent adaptations of archaea to hypersaline environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">Molecular and morphological characterisation of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289833v1</w:t>
+                <w:t xml:space="preserve">hal-04289805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality genome and transcriptome data for two new species of Mantamonas, a deep-branching eukaryote clade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+                <w:t xml:space="preserve">Several independent adaptations of archaea to hypersaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany A Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley G P Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289757v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics and ancestral reconstruction of Korarchaeota reveals genomic adaptation to habitat switching</w:t>
               </w:r>
@@ -5993,276 +5993,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer leaves lasting traces in Rhizaria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High quality genome and transcriptome data for two new species of Mantamonas, a deep-branching eukaryote clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Blaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289849v1</w:t>
+                <w:t xml:space="preserve">hal-04289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterisation of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral gene transfer leaves lasting traces in Rhizaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien J.E. van Hooff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289805v1</w:t>
+                <w:t xml:space="preserve">hal-04289849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A site-and-branch-heterogeneous model on an expanded dataset favor mitochondria as sister to known Alphaproteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Susko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,90 +6310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed Candidatus Odinarchaeum genome exposes Asgard archaeal viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva F Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reindert Nijland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6700,51 +6700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J.E. van Hooff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.D. Raas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Tromer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Davin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;n&#225;rd Sz&#225;nth&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Wahl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tamarit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kol&#237;sko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.969" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F Caceres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney W Stairs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Anda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06186-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Blaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02488-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385954v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C Treitli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pyrih" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Ha&#322;akuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta V Pipaliya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Maruyama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Eveleigh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F. Caceres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reindert Nijland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01122-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368434v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K. Tice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zihala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Jones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Salomaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001365" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch &#381;&#225;rsk&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pa&#269;es" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;estm&#237;r Vl&#269;ek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu&#353;e Hradilov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr T&#225;borsk&#253;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.10.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Koreny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zeeshan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Barylyuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco C Tromer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J E van Hooff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001081" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Dharamshi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen J&#248;rgensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb7258" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archibald" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368653v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brown" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01296-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Martijn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Spang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dombrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lombard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0406-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiley Seitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09364-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hess" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0478-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max E Sch&#246;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J G Ettema" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz799" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Durnin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paight" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karnkowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Treitli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Brzo&#328;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vacek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Ettema" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-06868-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Lax" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0708-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700242" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dellaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34292" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Mahendrarajah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003099277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ba&#241;os" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Novak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Baker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley G P Mccarthy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tahon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;stlbacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pelve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Saw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Slamovits" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03368378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J.E. van Hooff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.D. Raas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Tromer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Davin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;n&#225;rd Sz&#225;nth&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Wahl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tamarit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kol&#237;sko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Blaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02488-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F Caceres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney W Stairs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Anda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06186-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385954v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C Treitli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pyrih" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Ha&#322;akuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta V Pipaliya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Maruyama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Eveleigh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F. Caceres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reindert Nijland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01122-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Koreny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zeeshan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Barylyuk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco C Tromer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J E van Hooff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch &#381;&#225;rsk&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pa&#269;es" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;estm&#237;r Vl&#269;ek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu&#353;e Hradilov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368434v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K. Tice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zihala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Salomaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001365" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr T&#225;borsk&#253;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.10.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01296-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archibald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.07.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Dharamshi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen J&#248;rgensen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb7258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Martijn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiley Seitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dombrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Spang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lombard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09364-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0406-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hess" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0478-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max E Sch&#246;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J G Ettema" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz799" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Durnin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paight" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karnkowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Treitli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Brzo&#328;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vacek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Lax" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0708-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Ettema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-06868-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dellaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34292" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Mahendrarajah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003099277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ba&#241;os" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Novak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Baker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley G P Mccarthy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tahon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;stlbacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pelve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Saw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Slamovits" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03368378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>