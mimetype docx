--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -485,2392 +485,2392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bledina Dede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittany Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.1856-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782651v1</w:t>
+                <w:t xml:space="preserve">hal-04782858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely acidic proteomes and metabolic flexibility in bacteria and highly diversified archaea thriving in geothermal chaotropic brines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brittany Baker</w:t>
+                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana M Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02505-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (11), pp.e3002917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782858v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic reconciliation: making the most of genomes to understand microbial ecology and evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Davin</w:t>
+                <w:t xml:space="preserve">Microbial Diversity and Open Questions about the Deep Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénárd Szánthó</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae129⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796828v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Diversity and Open Questions about the Deep Tree of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">Phylogenetic reconciliation: making the most of genomes to understand microbial ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tamarit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lénárd Szánthó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Stamatakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae053⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796832v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the last common ancestor of all eukaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas A Richards</w:t>
+                <w:t xml:space="preserve">Create, Analyze, and Visualize Phylogenomic Datasets Using PhyloFisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Eliáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susana M Coelho</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kolísko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002917⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391266v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create, Analyze, and Visualize Phylogenomic Datasets Using PhyloFisher</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">Expanded phylogeny of extremely halophilic archaea shows multiple independent adaptations to hypersaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kolísko</w:t>
+                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.964-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpz1.969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796821v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One high quality genome and two transcriptome datasets for new species of Mantamonas, a deep-branching eukaryote clade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference and reconstruction of the heimdallarchaeial ancestry of eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jazmin Blaz</w:t>
+                <w:t xml:space="preserve">Eva F Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+                <w:t xml:space="preserve">Courtney W Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Heiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guifré Torruella</w:t>
+                <w:t xml:space="preserve">Valerie de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02488-2⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618 (7967), pp.992-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06186-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384869v1</w:t>
+                <w:t xml:space="preserve">hal-04289789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference and reconstruction of the heimdallarchaeial ancestry of eukaryotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tamarit</w:t>
+                <w:t xml:space="preserve">One high quality genome and two transcriptome datasets for new species of Mantamonas, a deep-branching eukaryote clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Blaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva F Caceres</w:t>
+                <w:t xml:space="preserve">Aaron Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney W Stairs</w:t>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie de Anda</w:t>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 618 (7967), pp.992-999. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06186-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02488-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289789v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Preaxostyla Flagellates Illuminates the Path Towards the Loss of Mitochondria</w:t>
+                <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš V F Novák</w:t>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian C Treitli</w:t>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Pyrih</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shweta V Pipaliya</w:t>
+                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (6), pp.e12997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385954v2</w:t>
+                <w:t xml:space="preserve">hal-04272301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterization of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomics of Preaxostyla Flagellates Illuminates the Path Towards the Loss of Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš V F Novák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian C Treitli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoji Yubuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+                <w:t xml:space="preserve">Jan Pyrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+                <w:t xml:space="preserve">Paweł Hałakuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
+                <w:t xml:space="preserve">Shweta V Pipaliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (6), pp.e12997. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272301v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
+                <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Susko</w:t>
+                <w:t xml:space="preserve">Fabian van Beveren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Williamson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847570v1</w:t>
+                <w:t xml:space="preserve">hal-03800403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TreeTuner: A pipeline for minimizing redundancy and complexity in large phylogenetic datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Zhang</w:t>
+                <w:t xml:space="preserve">Yining Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yining Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Eme</w:t>
+                <w:t xml:space="preserve">Shinichiro Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J.M. Eveleigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.101175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed Candidatus Odinarchaeum chromosome exposes Asgard archaeal viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva F. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva F. Caceres</w:t>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reindert Nijland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.948-952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-022-01122-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03711310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Size Expansions and Intron Proliferation in Red Algal Plastid and Mitochondrial Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-and-branch-heterogeneous analyses of an expanded dataset favour mitochondria as sister to known Alphaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Susko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian van Beveren</w:t>
+                <w:t xml:space="preserve">Kelsey Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ciobanu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio H. Slamovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.253-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-021-01638-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800403v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the conoid complex in Toxoplasma reveals its conservation in all apicomplexans, including Plasmodium species</w:t>
+                <w:t xml:space="preserve">The Mastigamoeba balamuthi Genome and the Nature of the Free-Living Ancestor of Entamoeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludek Koreny</w:t>
+                <w:t xml:space="preserve">Vojtěch Žárský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Zeeshan</w:t>
+                <w:t xml:space="preserve">Vladimír Klimeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Barylyuk</w:t>
+                <w:t xml:space="preserve">Jan Pačes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco C Tromer</w:t>
+                <w:t xml:space="preserve">Čestmír Vlček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien J E van Hooff</w:t>
+                <w:t xml:space="preserve">Miluše Hradilová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (6), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368636v1</w:t>
+                <w:t xml:space="preserve">hal-03368460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mastigamoeba balamuthi Genome and the Nature of the Free-Living Ancestor of Entamoeba</w:t>
+                <w:t xml:space="preserve">PhyloFisher: A phylogenomic package for resolving eukaryotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Žárský</w:t>
+                <w:t xml:space="preserve">Alexander K. Tice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimír Klimeš</w:t>
+                <w:t xml:space="preserve">David Zihala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Pačes</w:t>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Čestmír Vlček</w:t>
+                <w:t xml:space="preserve">Robert E Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miluše Hradilová</w:t>
+                <w:t xml:space="preserve">Eric D Salomaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (6), pp.20. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368460v1</w:t>
+                <w:t xml:space="preserve">hal-03368434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyloFisher: A phylogenomic package for resolving eukaryotic relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaeramoebae are a divergent lineage of eukaryotes that shed light on the transition from anaerobic mitochondria to hydrogenosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney W Stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander K. Tice</w:t>
+                <w:t xml:space="preserve">Petr Táborský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D Salomaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zihala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Martin Kolisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Pánek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric D Salomaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001365⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368434v2</w:t>
+                <w:t xml:space="preserve">hal-03461937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaeramoebae are a divergent lineage of eukaryotes that shed light on the transition from anaerobic mitochondria to hydrogenosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtney W Stairs</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the conoid complex in Toxoplasma reveals its conservation in all apicomplexans, including Plasmodium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Koreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zeeshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Barylyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Táborský</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric D Salomaki</w:t>
+                <w:t xml:space="preserve">Eelco C Tromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kolisko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+                <w:t xml:space="preserve">Jolien J E van Hooff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461937v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Releasing uncurated datasets is essential for reproducible phylogenomics</w:t>
               </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kolisko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (11), pp.1435-1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennah Dharamshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sediments Illuminate Chlamydiae Diversity and Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennah Dharamshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,248 +3620,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural toroidal microswimmer with a rotary eukaryotic flagellum</w:t>
+                <w:t xml:space="preserve">PhyloMagnet: fast and accurate screening of short-read meta-omics data using gene-centric phylogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Hess</w:t>
+                <w:t xml:space="preserve">Max E Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Simpson</w:t>
+                <w:t xml:space="preserve">Thijs J G Ettema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (10), pp.1620-1626. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0478-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368670v1</w:t>
+                <w:t xml:space="preserve">hal-03368665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyloMagnet: fast and accurate screening of short-read meta-omics data using gene-centric phylogenetics</w:t>
+                <w:t xml:space="preserve">A natural toroidal microswimmer with a rotary eukaryotic flagellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max E Schön</w:t>
+                <w:t xml:space="preserve">Sebastian Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs J G Ettema</w:t>
+                <w:t xml:space="preserve">Alastair Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), pp.1620-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0478-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368665v1</w:t>
+                <w:t xml:space="preserve">hal-03368670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nephromyces represents a diverse and novel lineage of the Apicomplexa that has retained apicoplasts</w:t>
               </w:r>
@@ -4226,386 +4226,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear genome sequence of the plastid-lacking cryptomonad Goniomonas avonlea provides insights into the evolution of secondary plastids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eukaryotic ancestor shapes up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Cenci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thijs Ettema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0593-5⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 562 (7727), pp.352-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-018-06868-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046523v1</w:t>
+                <w:t xml:space="preserve">hal-03368695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemimastigophora is a novel supra-kingdom-level lineage of eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear genome sequence of the plastid-lacking cryptomonad Goniomonas avonlea provides insights into the evolution of secondary plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Sibbald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Lax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yana Eglit</w:t>
+                <w:t xml:space="preserve">Ryoma Kamikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0708-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0593-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368693v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eukaryotic ancestor shapes up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemimastigophora is a novel supra-kingdom-level lineage of eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Lax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Eglit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Ettema</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erin Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 562 (7727), pp.352-353. </w:t>
+              <w:t xml:space="preserve">, 2018, 564 (7736), pp.410-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-018-06868-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0708-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368695v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial eukaryotes have adapted to hypoxia by horizontal acquisitions of a gene involved in rhodoquinone biosynthesis</w:t>
               </w:r>
@@ -4738,90 +4738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme genome diversity in the hyper-prevalent parasitic eukaryote Blastocystis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Gentekaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Stairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Klimeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Eliáš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (9), pp.e2003769. </w:t>
@@ -5006,51 +5006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complex Cell Division Machinery Was Present in the Last Common Ancestor of Eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,51 +5308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robustly rooted tree of eukaryotes reveals their excavate ancestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,64 +5553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Muñoz-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian van Beveren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,630 +5639,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterisation of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
+                <w:t xml:space="preserve">Phylogenomics and ancestral reconstruction of Korarchaeota reveals genomic adaptation to habitat switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Köstlbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pelve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289805v1</w:t>
+                <w:t xml:space="preserve">hal-04796819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several independent adaptations of archaea to hypersaline environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Purificación López-García</w:t>
+                <w:t xml:space="preserve">High quality genome and transcriptome data for two new species of Mantamonas, a deep-branching eukaryote clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Blaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289833v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics and ancestral reconstruction of Korarchaeota reveals genomic adaptation to habitat switching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Several independent adaptations of archaea to hypersaline environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany A Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Rodríguez del Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley G P Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Pelve</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04796819v1</w:t>
+                <w:t xml:space="preserve">hal-04289833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality genome and transcriptome data for two new species of Mantamonas, a deep-branching eukaryote clade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral gene transfer leaves lasting traces in Rhizaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolien J.E. van Hooff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289757v1</w:t>
+                <w:t xml:space="preserve">hal-04289849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer leaves lasting traces in Rhizaria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular and morphological characterisation of four new ancyromonad genera and proposal for an updated taxonomy of the Ancyromonadida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoji Yubuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guifré Torruella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron A Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289849v1</w:t>
+                <w:t xml:space="preserve">hal-04289805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A site-and-branch-heterogeneous model on an expanded dataset favor mitochondria as sister to known Alphaproteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio A Muñoz-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Susko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,90 +6310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed Candidatus Odinarchaeum genome exposes Asgard archaeal viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tamarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva F Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reindert Nijland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6700,51 +6700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J.E. van Hooff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.D. Raas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Tromer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Davin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;n&#225;rd Sz&#225;nth&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Wahl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tamarit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kol&#237;sko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.969" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Blaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02488-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F Caceres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney W Stairs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Anda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06186-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385954v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C Treitli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pyrih" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Ha&#322;akuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta V Pipaliya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Hu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Maruyama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Eveleigh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F. Caceres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reindert Nijland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01122-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Koreny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zeeshan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Barylyuk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco C Tromer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J E van Hooff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch &#381;&#225;rsk&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pa&#269;es" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;estm&#237;r Vl&#269;ek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu&#353;e Hradilov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368434v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K. Tice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zihala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Jones" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Salomaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001365" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr T&#225;borsk&#253;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.10.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01296-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archibald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.07.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Dharamshi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen J&#248;rgensen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb7258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Martijn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiley Seitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dombrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Spang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lombard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09364-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0406-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hess" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0478-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max E Sch&#246;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J G Ettema" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz799" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Durnin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paight" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karnkowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Treitli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Brzo&#328;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vacek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Lax" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0708-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Ettema" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-06868-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dellaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34292" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Mahendrarajah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003099277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ba&#241;os" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Novak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Baker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley G P Mccarthy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796819v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tahon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;stlbacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pelve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Saw" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289849v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Slamovits" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03368378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Baker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Mccarthy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Susko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02024-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J.E. van Hooff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.D. Raas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Tromer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.115855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ore Francis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M Archibald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2025.05.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bledina Dede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02505-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05391266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Richards" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leonard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tamarit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Davin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;n&#225;rd Sz&#225;nth&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Stamatakis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Wahl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Eli&#225;&#353;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kol&#237;sko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.969" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rodr&#237;guez del R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01647-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F Caceres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney W Stairs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Anda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06186-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Blaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Galindo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Heiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpreet Kaur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guifr&#233; Torruella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02488-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron A Heiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Ciobanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12997" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385954v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; V F Nov&#225;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C Treitli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pyrih" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Ha&#322;akuc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta V Pipaliya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian van Beveren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Maruyama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.M. Eveleigh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03711310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva F. Caceres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reindert Nijland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01122-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Williamson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio H. Slamovits" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01638-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch &#381;&#225;rsk&#253;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Klime&#353;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pa&#269;es" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#268;estm&#237;r Vl&#269;ek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milu&#353;e Hradilov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368434v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K. Tice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zihala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Salomaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr T&#225;borsk&#253;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kolisko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.10.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Koreny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zeeshan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Barylyuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco C Tromer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien J E van Hooff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001081" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brown" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01296-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sibbald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Archibald" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.07.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Stairs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennah Dharamshi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen J&#248;rgensen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb7258" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Martijn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.02.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiley Seitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dombrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Spang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lombard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09364-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0406-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max E Sch&#246;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs J G Ettema" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz799" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hess" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Simpson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0478-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;oz-G&#243;mez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keira Durnin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paight" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karnkowska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Treitli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Brzo&#328;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Nov&#225;k" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Vacek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz147" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201700242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Ettema" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-06868-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Curtis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Kamikawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0593-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Lax" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Eglit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0708-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368699v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dellaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34292" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802863v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Gentekaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2003769" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913926v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Szollosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Mahendrarajah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T Gross" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003099277" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ba&#241;os" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796817v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Novak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tahon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;stlbacher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pelve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Saw" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289833v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley G P Mccarthy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289805v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Slamovits" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03368378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>