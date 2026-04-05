--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -145,51 +145,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trajectory of the Introduction of Management Accounting in the Moroccan Public Sector: The Role of Human and Non-Human Actor</w:t>
+                <w:t xml:space="preserve">The Trajectory of the Introduction of Management Accounting in the Moroccan Public Sector: The Role of Human and Non-Human Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Najeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaïnab Heyame</w:t>
@@ -211,166 +211,175 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24 (3), https://ir.uitm.edu.my/id/eprint/128388/</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.287-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24191/MAR.V24i03-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectographie, une proposition pour capturer les outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.8346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03671502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -380,508 +389,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'index de l'égalité professionnelle F/H : quelles entreprises de Nouvelle-Aquitaine s'y conforment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quôc Thai Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Labeling and Certification: The Formalization of CSR in SMEs and Mid-Sized Firms through the Lens of Neo-Institutional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quôc Thai Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2025 – 20e Congrès du Réseau international de recherche sur les organisations et le développement durable : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse Capitole; Réseau international de recherche sur les organisations et le développement durable (RIODD), Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting video game practices to work: an overview of gaming integration to working environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Gaming for social and environmental transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Simulation and Gaming Conference (ISAGA), Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport dans l’univers gestionnaire. Enquête dans 8 revues généralistes en Sciences de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectifs de recherche et recherches collectives en "Management du sport". Enquêter, produire des données, répondre à une commande.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2eme Congrès de la Société Savante de Management du Sport (S2MS)., Jun 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rugby français à l’épreuve de l’instrumentation de gestion : regards croises de la fédération à un club sportif professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'appropriation d'un outil de pilotage. Le cas d'un tableau de bord au sein d'une organisation sportive professionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque de l’AIRMAP. Territoires intelligents et Management public durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -891,185 +900,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE LA TRAJECTOIRE D’UN OUTIL DE GESTION: LE CAS D’UN CLUB PROFESSIONNEL DE RUGBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. UNIVERSITE DE POITIERS, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020ICME1512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03979058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la trajectoire d'un outil de gestionLe cas d'un club professionnel de rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Poitiers, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020POIT4011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03772152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1216,51 +1225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Najeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Heyame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oulad Seghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c Thai Huynh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03979058v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ICME1512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03772152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT4011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Najeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Heyame" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oulad Seghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24191/MAR.V24i03-10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c Thai Huynh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03979058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ICME1512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03772152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT4011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>