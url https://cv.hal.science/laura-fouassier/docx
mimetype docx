--- v0 (2026-03-24)
+++ v1 (2026-04-17)
@@ -726,282 +726,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crosstalk between cancer cell plasticity and immune microenvironment in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Soulier</w:t>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
+              <w:t xml:space="preserve">Hepatoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/2394-5079.2023.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835093v1</w:t>
+                <w:t xml:space="preserve">hal-05430162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between cancer cell plasticity and immune microenvironment in cholangiocarcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatoma Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (10), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20517/2394-5079.2023.69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05430162v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria for preclinical models of cholangiocarcinoma: scientific and medical relevance</w:t>
               </w:r>
@@ -1216,64 +1216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,51 +1363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic alterations shaping tumor response to anti-EGFR therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,265 +2728,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-Atmospheric Plasma Induces Tumor Cell Death in Preclinical In Vivo and In Vitro Models of Human Cholangiocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Vaquero</w:t>
+                <w:t xml:space="preserve">Intrahepatic cholangiocarcinoma: A single-cell resolution unraveling the complexity of the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Judée</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jesper B Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.1280. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (5), pp.1007-1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12051280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746823v1</w:t>
+                <w:t xml:space="preserve">hal-03263436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahepatic cholangiocarcinoma: A single-cell resolution unraveling the complexity of the tumor microenvironment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Fabris</w:t>
+                <w:t xml:space="preserve">Cold-Atmospheric Plasma Induces Tumor Cell Death in Preclinical In Vivo and In Vitro Models of Human Cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper B Andersen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Arbelaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (5), pp.1007-1009. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12051280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263436v1</w:t>
+                <w:t xml:space="preserve">hal-02746823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin receptor isoform A favors tumor progression in human hepatocellular carcinoma by increasing stem/progenitor cell features</w:t>
               </w:r>
@@ -3183,51 +3183,51 @@
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 72 (4), pp.627-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3723,398 +3723,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rac1 and EMT: a dangerous liaison?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of ezrin in human intrahepatic cholangiocarcinoma is associated with ectopic expression of E-cadherin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/tcr.2016.12.42⟩</w:t>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (2), pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/his.12931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974639v1</w:t>
+                <w:t xml:space="preserve">hal-03974597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial-mesenchymal transition in cholangiocarcinoma: from clinical evidence to regulatory networks</w:t>
+                <w:t xml:space="preserve">Rac1 and EMT: a dangerous liaison?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Translational Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (S7), pp.S1483-S1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2016.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/tcr.2016.12.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377000v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of ezrin in human intrahepatic cholangiocarcinoma is associated with ectopic expression of E-cadherin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Epithelial-mesenchymal transition in cholangiocarcinoma: from clinical evidence to regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Clapéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chrétien</w:t>
+                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/his.12931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974597v1</w:t>
+                <w:t xml:space="preserve">hal-01377000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholangiocarcinoma: current knowledge and future perspectives consensus statement from the European Network for the Study of Cholangiocarcinoma (ENS-CCA)</w:t>
               </w:r>
@@ -4362,295 +4362,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical induction of the tumorigenic b-catenin pathway by tumour growth pressure</w:t>
+                <w:t xml:space="preserve">Mitogen-activated protein kinase-activated protein kinase 2 mediates resistance to Hydrogen peroxide-induced oxidative stress in Human hepatobiliary Cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
+                <w:t xml:space="preserve">Thang Huong Nguyen Ho-Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Barbier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aude Michel</w:t>
+                <w:t xml:space="preserve">Christèle Desbois-Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02441063v1</w:t>
+                <w:t xml:space="preserve">hal-01176572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitogen-activated protein kinase-activated protein kinase 2 mediates resistance to Hydrogen peroxide-induced oxidative stress in Human hepatobiliary Cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical induction of the tumorigenic b-catenin pathway by tumour growth pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Huong Nguyen Ho-Bouldoires</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Wendum</w:t>
+                <w:t xml:space="preserve">Gaelle Bealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Desbois-Mouthon</w:t>
+                <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89, pp.34-46. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (7558), pp.92-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176572v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02441063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezrin finds its groove in cholangiocytes</w:t>
               </w:r>
@@ -4721,278 +4721,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-cadherin, guardian of liver physiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+                <w:t xml:space="preserve">EGF/EGFR axis contributes to the progression of cholangiocarcinoma through the induction of an epithelial-mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chignard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danijela Vignjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (1), pp.3-6. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.325-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083673v1</w:t>
+                <w:t xml:space="preserve">hal-01514460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGF/EGFR axis contributes to the progression of cholangiocarcinoma through the induction of an epithelial-mesenchymal transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
+                <w:t xml:space="preserve">E-cadherin, guardian of liver physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijela Vignjevic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (2), pp.325-332. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.3-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514460v1</w:t>
+                <w:t xml:space="preserve">hal-01083673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemical profile of ezrin and radixin in human liver epithelia during fetal development and pediatric cholestatic diseases</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.142-151. </w:t>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Wendum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5860,51 +5860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashreya Ravichandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6213,103 +6213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
@@ -6351,64 +6351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,90 +6463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6588,90 +6588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6713,90 +6713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Soulier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6870,51 +6870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a cold plasma catheter for the local treatment of biliary tract cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,77 +6991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Soulier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,51 +7174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,51 +7372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F08B21DB"/>
+    <w:nsid w:val="D1A574F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7603,51 +7603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-fouassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6377-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080920225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gaspari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2025.10.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Roldan-Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martin-Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Collado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262211135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Amengual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Y&#225;&#241;ez-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sererols-Vi&#241;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashreya Ravichandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02347-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier-Thaens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HEP.0000000000001545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-5079.2023.69" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Calvisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Boulter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saborowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00739-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30040319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meredith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drup.2022.100863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Izquierdo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cadamuro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lasagni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamarca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guido" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1880564" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.12.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000609" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Banales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. G. Marin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Rodrigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid A. Khan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-0310-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c00417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper B Andersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.07.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Benabou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Salam&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lequoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Tahraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Majdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ratziu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawhidul Islam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Afonso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marzioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Afonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dooley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clap&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mergey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-3725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas-Boluda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0096" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2016.12.42" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guedj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.09.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chr&#233;tien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.12931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15WMW25W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Banales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cardinale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Carpino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2016.51" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Delautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146962" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Fiorotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chignard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.09.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.03.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Redon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D60Q81TV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26585" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clap&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guedj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignjevic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.334" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2010.11.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FJ940DR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firrincieli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coilly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.12.040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquemin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barbu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel P. Fuste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.160" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3694-7_7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-fouassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6377-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080920225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gaspari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2025.10.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Roldan-Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martin-Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Collado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262211135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Amengual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Y&#225;&#241;ez-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sererols-Vi&#241;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashreya Ravichandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02347-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier-Thaens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HEP.0000000000001545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-5079.2023.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Calvisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Boulter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saborowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00739-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30040319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meredith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drup.2022.100863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Izquierdo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cadamuro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lasagni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamarca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guido" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1880564" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.12.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000609" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Banales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. G. Marin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Rodrigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid A. Khan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-0310-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c00417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper B Andersen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.07.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Benabou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Salam&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lequoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Tahraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Majdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ratziu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawhidul Islam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Afonso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marzioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Afonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dooley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clap&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mergey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-3725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas-Boluda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0096" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chr&#233;tien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.12931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15WMW25W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2016.12.42" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Banales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cardinale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Carpino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2016.51" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Delautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146962" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Fiorotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.03.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chignard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.09.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Redon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D60Q81TV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26585" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clap&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guedj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignjevic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.334" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2010.11.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FJ940DR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firrincieli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coilly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.12.040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquemin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barbu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel P. Fuste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.160" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3694-7_7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>