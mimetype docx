--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -156,5635 +156,5769 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Aquaporin-1 in Tumor Cells Fosters Intrahepatic Cholangiocarcinoma Progression</w:t>
+                <w:t xml:space="preserve">A subset of hepatic fibroblasts marked by Gli1 expression generates portal fibrosis and promotes ductular reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Gaspari</w:t>
+                <w:t xml:space="preserve">Mariana Amaral Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Beaupere</w:t>
+                <w:t xml:space="preserve">Haquima El Mourabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Richard</w:t>
+                <w:t xml:space="preserve">Wenrui Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estanislao Peixoto</w:t>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+                <w:t xml:space="preserve">Romain Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 196 (2), pp.428-444. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2025.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2026.101819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411191v1</w:t>
+                <w:t xml:space="preserve">hal-05602251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial to Mesenchymal Transition Transcriptional Regulator ZEB1 in Liver Cancer: Oncogenic Roles and Therapeutic Potential</w:t>
+                <w:t xml:space="preserve">Loss of Aquaporin-1 in Tumor Cells Fosters Intrahepatic Cholangiocarcinoma Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
+                <w:t xml:space="preserve">César Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andres Roldan-Hernandez</w:t>
+                <w:t xml:space="preserve">Carine Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Martin-Ramirez</w:t>
+                <w:t xml:space="preserve">Seth Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Garcia-Collado</w:t>
+                <w:t xml:space="preserve">Estanislao Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (22), pp.11135. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196 (2), pp.428-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms262211135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2025.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411189v1</w:t>
+                <w:t xml:space="preserve">hal-05411191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NADPH oxidase 1/4 dual inhibition impairs transforming growth factor-beta protumorigenic effects in cholangiocarcinoma cancer-associated fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Amengual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Yáñez-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sererols-Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashreya Ravichandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Transduction and Targeted Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41392-025-02347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-activated nanoparticles rewire tumor microenvironment enhancing PD-1 blockade and T cell response in cholangiocarcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Minini</w:t>
+                <w:t xml:space="preserve">Epithelial to Mesenchymal Transition Transcriptional Regulator ZEB1 in Liver Cancer: Oncogenic Roles and Therapeutic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Avveduto</w:t>
+                <w:t xml:space="preserve">Carlos Andres Roldan-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Becharef</w:t>
+                <w:t xml:space="preserve">Ana Martin-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Meunier-Thaens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+                <w:t xml:space="preserve">Lucia Garcia-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HEP.0000000000001545⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (22), pp.11135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms262211135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411190v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between cancer cell plasticity and immune microenvironment in cholangiocarcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser-activated nanoparticles rewire tumor microenvironment enhancing PD-1 blockade and T cell response in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Avveduto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Becharef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meunier-Thaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/2394-5079.2023.69⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HEP.0000000000001545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05430162v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting cholangiocarcinoma cells by cold piezoelectric plasmas: in vitro efficacy and cellular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.30178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-81664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for preclinical models of cholangiocarcinoma: scientific and medical relevance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Calvisi</w:t>
+                <w:t xml:space="preserve">Crosstalk between cancer cell plasticity and immune microenvironment in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Boulter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41575-022-00739-y⟩</w:t>
+              <w:t xml:space="preserve">Hepatoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/2394-5079.2023.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03979823v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Fibroblasts and Extracellular Matrix: Therapeutical Strategies for Modulating the Cholangiocarcinoma Microenvironment</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Criteria for preclinical models of cholangiocarcinoma: scientific and medical relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Calvisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Boulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Saborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/curroncol30040319⟩</w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.462-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-022-00739-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05430128v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cancer-Associated Fibroblasts and Extracellular Matrix: Therapeutical Strategies for Modulating the Cholangiocarcinoma Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Minini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (4), pp.4185-4196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol30040319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03939808v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic alterations shaping tumor response to anti-EGFR therapies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Cold plasma endoscopy applied to biliary ducts: feasibility risk assessment on human-like and porcine models for the treatment of cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Resistance Updates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drup.2022.100863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (45), pp.455401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac8c4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03974621v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEB1 promotes cholangiocarcinoma progression through tumor dedifferentiation and tumor-stroma paracrine signaling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Genetic alterations shaping tumor response to anti-EGFR therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Meredith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ander Arbelaiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.32069⟩</w:t>
+              <w:t xml:space="preserve">Drug Resistance Updates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.100863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drup.2022.100863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334112v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZEB1 promotes cholangiocarcinoma progression through tumor dedifferentiation and tumor-stroma paracrine signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Vimeux</w:t>
+                <w:t xml:space="preserve">Cindy Lobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Marie Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Arbelaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Barrin</w:t>
+                <w:t xml:space="preserve">Laura Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (6), pp.3194-3212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.58688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.32069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443168v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted therapies for extrahepatic cholangiocarcinoma: preclinical and clinical development and prospects for the clinic</w:t>
+                <w:t xml:space="preserve">Tumor stiffening reversion through collagen crosslinking inhibition improves T cell migration and anti-PD-1 treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Cadamuro</w:t>
+                <w:t xml:space="preserve">Alba Nicolás-Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Lasagni</w:t>
+                <w:t xml:space="preserve">Lene Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Lamarca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Guido</w:t>
+                <w:t xml:space="preserve">Sarah Barrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (4), pp.377-388. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (32), pp.322001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13543784.2021.1880564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.58688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974623v1</w:t>
+                <w:t xml:space="preserve">hal-03443168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminate TWEAK/Fn14 pathway in intrahepatic cholangiocarcinoma: Another brick in the wall of tumor niche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Targeted therapies for extrahepatic cholangiocarcinoma: preclinical and clinical development and prospects for the clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Cadamuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Lasagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Lamarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Investigational Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13543784.2021.1880564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974591v1</w:t>
+                <w:t xml:space="preserve">hal-03974623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmunity affecting the biliary tract fuels the immunosurveillance of cholangiocarcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illuminate TWEAK/Fn14 pathway in intrahepatic cholangiocarcinoma: Another brick in the wall of tumor niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cadamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20200853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (4), pp.771-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378827v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminate TWEAK/Fn14 pathway in intrahepatic cholangiocarcinoma: Another brick in the wall of tumor niche</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autoimmunity affecting the biliary tract fuels the immunosurveillance of cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (10), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142846v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-associated fibroblasts in cholangiocarcinoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Illuminate TWEAK/Fn14 pathway in intrahepatic cholangiocarcinoma: Another brick in the wall of tumor niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cadamuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOG.0000000000000609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746870v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Assemblies of Fe 3 O 4 Nanocrystals: Toward Nanoscale Precision of Photothermal Effects in the Tumor Microenvironment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cancer-associated fibroblasts in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202006824⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOG.0000000000000609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003265v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholangiocarcinoma 2020: the next horizon in mechanisms and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus M. Banales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose J. G. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Lamarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (9), pp.557-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41575-020-0310-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Depletion of Cancer-Associated Fibroblasts Normalizes Tumor Stiffness in Desmoplastic Cholangiocarcinoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐Assemblies of Fe 3 O 4 Nanocrystals: Toward Nanoscale Precision of Photothermal Effects in the Tumor Microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renault</w:t>
+                <w:t xml:space="preserve">Alba Nicolas‐boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Bazzi</w:t>
+                <w:t xml:space="preserve">Zhijie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c00417⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2006824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202006824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746158v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahepatic cholangiocarcinoma: A single-cell resolution unraveling the complexity of the tumor microenvironment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photothermal Depletion of Cancer-Associated Fibroblasts Normalizes Tumor Stiffness in Desmoplastic Cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nicolás-Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.07.017⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.5738-5753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c00417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263436v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-Atmospheric Plasma Induces Tumor Cell Death in Preclinical In Vivo and In Vitro Models of Human Cholangiocarcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrahepatic cholangiocarcinoma: A single-cell resolution unraveling the complexity of the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper B Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12051280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (5), pp.1007-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2020.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746823v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin receptor isoform A favors tumor progression in human hepatocellular carcinoma by increasing stem/progenitor cell features</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Wendum</w:t>
+                <w:t xml:space="preserve">Cold-Atmospheric Plasma Induces Tumor Cell Death in Preclinical In Vivo and In Vitro Models of Human Cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lequoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvana Tahraoui</w:t>
+                <w:t xml:space="preserve">Florian Judée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Decauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Arbelaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2019.02.037⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12051280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271740v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of receptor-interacting protein kinase 1 improves experimental non-alcoholic fatty liver disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin receptor isoform A favors tumor progression in human hepatocellular carcinoma by increasing stem/progenitor cell features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Majdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
+                <w:t xml:space="preserve">Zeina Salamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Ratziu</w:t>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tawhidul Islam</w:t>
+                <w:t xml:space="preserve">Marie Lequoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Afonso</w:t>
+                <w:t xml:space="preserve">Sylvana Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72 (4), pp.627-635. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2019.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400735v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling networks in cholangiocarcinoma: Molecular pathogenesis, targeted therapies and drug resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of receptor-interacting protein kinase 1 improves experimental non-alcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marzioni</w:t>
+                <w:t xml:space="preserve">Amine Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta B Afonso</w:t>
+                <w:t xml:space="preserve">Vlad Ratziu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Dooley</w:t>
+                <w:t xml:space="preserve">Tawhidul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gaston</w:t>
+                <w:t xml:space="preserve">Marta Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (S1), pp.43-62. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (4), pp.627-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.14102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087897v1</w:t>
+                <w:t xml:space="preserve">hal-02400735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF2/IR/IGF1R pathway in tumor cells and myofibroblasts mediates resistance to EGFR inhibition in cholangiocarcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvana Tahraoui</w:t>
+                <w:t xml:space="preserve">Signalling networks in cholangiocarcinoma: Molecular pathogenesis, targeted therapies and drug resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+                <w:t xml:space="preserve">Marco Marzioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mergey</w:t>
+                <w:t xml:space="preserve">Marta B Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-17-3725⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (S1), pp.43-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.14102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808092v1</w:t>
+                <w:t xml:space="preserve">hal-02087897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ErbB/HER family of receptor tyrosine kinases in cholangiocyte biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">IGF2/IR/IGF1R pathway in tumor cells and myofibroblasts mediates resistance to EGFR inhibition in cholangiocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Tahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (17), pp.4282-4296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-17-3725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.29350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789829v1</w:t>
+                <w:t xml:space="preserve">hal-01808092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the tumor microenvironment: the role of nanohyperthermia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Role of ErbB/HER family of receptor tyrosine kinases in cholangiocyte biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0096⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (2), pp.762-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.29350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974593v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of ezrin in human intrahepatic cholangiocarcinoma is associated with ectopic expression of E-cadherin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcoming the tumor microenvironment: the role of nanohyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chrétien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amanda Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nicolas-Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/his.12931⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.1213-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03974597v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rac1 and EMT: a dangerous liaison?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Loss of ezrin in human intrahepatic cholangiocarcinoma is associated with ectopic expression of E-cadherin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (2), pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/his.12931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/tcr.2016.12.42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974639v1</w:t>
+                <w:t xml:space="preserve">hal-03974597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial-mesenchymal transition in cholangiocarcinoma: from clinical evidence to regulatory networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rac1 and EMT: a dangerous liaison?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2016.09.010⟩</w:t>
+              <w:t xml:space="preserve">Translational Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (S7), pp.S1483-S1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/tcr.2016.12.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377000v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholangiocarcinoma: current knowledge and future perspectives consensus statement from the European Network for the Study of Cholangiocarcinoma (ENS-CCA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Cardinale</w:t>
+                <w:t xml:space="preserve">Epithelial-mesenchymal transition in cholangiocarcinoma: from clinical evidence to regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vaquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Carpino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Marzioni</w:t>
+                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Andersen</w:t>
+                <w:t xml:space="preserve">Valérie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (5), pp.261-280. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrgastro.2016.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974594v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PDZ-Like Motif in the Biliary Transporter ABCB4 Interacts with the Scaffold Protein EBP50 and Regulates ABCB4 Cell Surface Expression</w:t>
+                <w:t xml:space="preserve">Cholangiocarcinoma: current knowledge and future perspectives consensus statement from the European Network for the Study of Cholangiocarcinoma (ENS-CCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitterie Venot</w:t>
+                <w:t xml:space="preserve">Jesus Banales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Fouassier</w:t>
+                <w:t xml:space="preserve">Vincenzo Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Delautier</w:t>
+                <w:t xml:space="preserve">Guido Carpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marzioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Falguières</w:t>
+                <w:t xml:space="preserve">Jesper Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146962. </w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.261-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrgastro.2016.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274124v1</w:t>
+                <w:t xml:space="preserve">hal-03974594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitogen-activated protein kinase-activated protein kinase 2 mediates resistance to Hydrogen peroxide-induced oxidative stress in Human hepatobiliary Cancer cells</w:t>
+                <w:t xml:space="preserve">A PDZ-Like Motif in the Biliary Transporter ABCB4 Interacts with the Scaffold Protein EBP50 and Regulates ABCB4 Cell Surface Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Huong Nguyen Ho-Bouldoires</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Wendum</w:t>
+                <w:t xml:space="preserve">Quitterie Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Desbois-Mouthon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Delautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falguières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176572v1</w:t>
+                <w:t xml:space="preserve">hal-01274124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical induction of the tumorigenic b-catenin pathway by tumour growth pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523 (7558), pp.92-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02441063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezrin finds its groove in cholangiocytes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitogen-activated protein kinase-activated protein kinase 2 mediates resistance to Hydrogen peroxide-induced oxidative stress in Human hepatobiliary Cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Huong Nguyen Ho-Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Desbois-Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.27675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974602v1</w:t>
+                <w:t xml:space="preserve">hal-01176572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGF/EGFR axis contributes to the progression of cholangiocarcinoma through the induction of an epithelial-mesenchymal transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ezrin finds its groove in cholangiocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Fiorotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.03.033⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (5), pp.1467-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.27675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514460v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-cadherin, guardian of liver physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (1), pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical profile of ezrin and radixin in human liver epithelia during fetal development and pediatric cholestatic diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">EGF/EGFR axis contributes to the progression of cholangiocarcinoma through the induction of an epithelial-mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Clapéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijela Vignjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.325-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2014.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2013.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03974610v1</w:t>
+                <w:t xml:space="preserve">hal-01514460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic myofibroblasts promote the progression of human cholangiocarcinoma through activation of epidermal growth factor receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Immunohistochemical profile of ezrin and radixin in human liver epithelia during fetal development and pediatric cholestatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Clapéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Wendum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2013.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.26585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974607v1</w:t>
+                <w:t xml:space="preserve">hal-03974610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of EBP50 stimulates EGFR activity to induce EMT phenotypic features in biliary cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Desbois-Mouthon</w:t>
+                <w:t xml:space="preserve">Hepatic myofibroblasts promote the progression of human cholangiocarcinoma through activation of epidermal growth factor receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aoudjehane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Huong Nguyen Ho-Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2011.334⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (6), pp.2001-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974612v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the scaffolding proteins NHERF in liver biology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loss of EBP50 stimulates EGFR activity to induce EMT phenotypic features in biliary cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vignjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desbois-Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2010.11.009⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (11), pp.1376-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2011.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03974614v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Salts Control the Antimicrobial Peptide Cathelicidin Through Nuclear Receptors in the Human Biliary Epithelium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Roles of the scaffolding proteins NHERF in liver biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Clapéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fouassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 136 (4), pp.1435-1443. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2008.12.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2010.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974616v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bile Salts Control the Antimicrobial Peptide Cathelicidin Through Nuclear Receptors in the Human Biliary Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie d'Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Firrincieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (4), pp.1435-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2008.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Altered hepatobiliary gene expressions in PFIC1: ATP8B1 gene defect is associated with CFTR downregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demeilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (5), pp.1125-1134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hep.21160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5794,147 +5928,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZEB1 regulates BCL2 in cancer-associated fibroblasts to promote cholangiocarcinoma chemoresistance to gemcitabine and cisplatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aashreya Ravichandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5944,909 +6078,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma treatment of cholangiocarcinoma: investigating skin tissue as a barrier to electric field propagation and reactive species diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emérick Maurian Biaffeu Nematchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulier Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Janona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUAL NOX4/NOX1 INHIBITION BY SETANAXIB HALTS CHOLANGIOCARCINOMA PROGRESSION BY IMPAIRING CANCER ASSOCIATED FIBROBLAST ACTIVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Amengual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel P. Fuste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sererols-Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society-for-Free-Radical-Research-Europe (SFRR-E)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey. pp.45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of cold piezoelectric plasma on cholangiocarcinoma in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma technology in cholangiocarcinoma: a catheter-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the direct and indirect antitumoral effects of cold atmospheric plasma - application to the cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Plasma Cancer (IWPCT 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the multifaceted antitumor effects of cold atmospheric pasma on cholangiocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of COST PlasTher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de sources de plasma froid pour le traitement des cancers des voies biliaires et du poumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR HappyBIO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6856,275 +6990,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a cold plasma catheter for the local treatment of biliary tract cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the performances of cold plasma endoscopy for cholangiocarcinoma local treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Decauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korentin Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7134,177 +7268,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Model of Biliary Tract Cancers: Subcutaneous Xenograft of Human Cell Lines in Immunodeficient Nude Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Lekbaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Minini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Gonzalez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2769, Springer US, pp.87-98, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3694-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7372,51 +7506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1A574F1"/>
+    <w:nsid w:val="0C21B763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7603,51 +7737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-fouassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6377-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080920225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gaspari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Peixoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2025.10.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Roldan-Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martin-Ramirez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Collado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262211135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Amengual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Y&#225;&#241;ez-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sererols-Vi&#241;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashreya Ravichandra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02347-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier-Thaens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HEP.0000000000001545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-5079.2023.69" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Calvisi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Boulter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saborowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00739-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30040319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meredith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drup.2022.100863" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Izquierdo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cadamuro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lasagni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamarca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guido" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1880564" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.12.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000609" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Banales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. G. Marin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Rodrigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid A. Khan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-0310-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c00417" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper B Andersen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.07.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Benabou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Salam&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lequoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Tahraoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Majdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ratziu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawhidul Islam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Afonso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marzioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Afonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dooley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaston" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clap&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mergey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-3725" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas-Boluda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0096" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chr&#233;tien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.12931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15WMW25W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2016.12.42" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Banales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cardinale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Carpino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2016.51" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Delautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146962" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Fiorotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27675" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514460v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.03.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chignard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.09.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Redon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.02.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D60Q81TV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26585" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clap&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guedj" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignjevic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.334" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2010.11.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FJ940DR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firrincieli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coilly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.12.040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquemin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barbu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21160" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel P. Fuste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.160" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3694-7_7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-fouassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6377-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080920225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Amaral Raposo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haquima El Mourabit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Gao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Minini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2026.101819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gaspari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Beaupere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Peixoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2025.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Amengual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Y&#225;&#241;ez-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sererols-Vi&#241;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashreya Ravichandra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41392-025-02347-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Roldan-Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martin-Ramirez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Collado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouassier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262211135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Avveduto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Becharef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier-Thaens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HEP.0000000000001545" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Soulier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Houari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Decauchy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pavy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81664-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/2394-5079.2023.69" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Calvisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Boulter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vaquero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Saborowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fabris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00739-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol30040319" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac8c4d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Meredith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arbelaiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drup.2022.100863" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lobe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vallette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Izquierdo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.32069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicol&#225;s-Boluda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58688" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cadamuro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lasagni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamarca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guido" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543784.2021.1880564" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.12.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aoudjehane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOG.0000000000000609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Banales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. G. Marin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Rodrigues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid A. Khan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-0310-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas&#8208;boluda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202006824" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Bazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c00417" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper B Andersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2020.07.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746823v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12051280" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Benabou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Salam&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lequoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Tahraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Majdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Ratziu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawhidul Islam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Afonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marzioni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta B Afonso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dooley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14102" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clap&#233;ron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mergey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-3725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29350" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nicolas-Boluda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0096" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guedj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chr&#233;tien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/his.12931" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15WMW25W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2016.12.42" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paradis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.09.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Banales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cardinale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Carpino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Andersen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrgastro.2016.51" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Delaunay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Delautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146962" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Huong Nguyen Ho-Bouldoires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.07.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Fiorotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.09.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514460v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2014.03.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Redon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2013.02.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D60Q81TV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26585" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974612v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clap&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guedj" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vignjevic" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Mouthon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.334" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2010.11.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FJ940DR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie d'Aldebert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Firrincieli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.12.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquemin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barbu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21160" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#233;rick Maurian Biaffeu Nematchoua" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulier Manon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel P. Fuste" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.04.160" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397341v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin Geraud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397245v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korentin G&#233;raud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04397296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430246v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3694-7_7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>