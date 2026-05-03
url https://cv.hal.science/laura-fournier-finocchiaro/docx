--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Fournier-Finocchiaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Études italiennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am Professeur des universités (Full Professor) in Italian studies at Université Grenoble Alpes, co-director of the journal Transalpina (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/transalpina/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and member of the editorial board of Laboratoire italien (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/laboratoireitalien/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)I have co-founded the French Society for Italian Risorgimento (SEFRI) and created the website sefri.hypotheses.org</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia mista del Risorgimento in Sicilia: uomini e donne nelle lotte del Mezzogiorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regioni e città italiane, regioni e città europee: storia, cultura, letteratura, curiosità linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Tylusińska-Kowalska, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordes. Escritoras y fronteras geosimbolicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, en-ligne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni e la voce delle donne nello spazio pubblico dell’Italia liberale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni cento anni dopo. L'emancipazionismo tra Italia e Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Ferruccio" Coordinamento Nazionale Associazioni Risorgimentali, Jun 2020, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXVIII Congresso Internazionale dell’Istituto per la storia del Risorgimento Italiano : Per la costruzione dell’identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all’Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine Marguerite, mères des Italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les mères de la patrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Caen, France. pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne combattenti nell'Italia del Risorgimento. Un percorso illustrato tra Italia e Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAB edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2025, 979-12-5669-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Masnata, Il nome radia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Fisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 271 p., 2021, 978-88-3364-320-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Climaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 234 p., 2017, Collection Historiques. Série Travaux, 978-2-343-11700-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini. Un intellettuale europeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liguori, 2013, Script, 9788820759933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la construction de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universaitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, 215 p., 2006, (Cahiers de Transalpina), 2-84133-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 323 p., 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénisme, éducation sexuelle et féminisme en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet, Françoise Martinez, Manuelle Peloille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques latines de l'eugénisme 1850-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-215, 2024, 9782753594975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione delle eroine e combattenti meridionali del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reichardt, D. Elisa Cicala, L. Fournier-Finocchiaro, M. La Luna, C. Akieudji, C. Van den Bergh (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuti al Nuovo Sud. Costellazioni, collaborazioni e trasformazioni transculturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, pp.243-255, 2024, 979-12-5496-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Congrès national des femmes italiennes, 1908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.88-89, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une librairie à soi à Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.238-239, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Donna, porte-voix du premier féminisme italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.38-39, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esilio volontario di Clementina de Como nell'Italia del Risorgimento attraverso la sua autobiografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Tatti, Chiara Licameli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittrici in esilio tra Ottocento e Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.53-65, 2022, 978-88-229-0852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Language in Exile in France in the First Half of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mourlane, Céline Regnard, Manuela Martini, Catherine Brice (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italianness and Migration from the Risorgimento to the 1960s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.133-142, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88964-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine de Como, féministe et témoin du Risorgimento disparue de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Chaarani Lesourd, Laurence Denooz, Sylvie Thiéblemont-Dollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleins feux sur les femmes (in)visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2021, 978-2-8143-0597-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentana enjeu poétique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delpu Pierre-Marie, Hérisson Arthur, Robert Vincent, (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-170, 2021, 978-2-406-12055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stampa italiana in Francia nella prima metà dell'Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Deschamps, Pantaleone Sergi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci d'Italia fuori dall'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pellegrini Editore, pp.287-306, 2021, 979-12-205-0008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di Francesco De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per la costruzione dell'identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all'Europa. Atti del LXVIII Congresso dell'Istituto per la Storia del Risorgimento Italiano Napoli, 25-28 ottobre 2017 a cura di Renata de Lorenzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ispirazione repubblicana e gli ideali democratici di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci prosatore. Quaderni di Gargnano 3, a cura di Paolo Borsa, Anna Maria Salvadè e William Spaggiari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Università degli Studi di Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les sublimes idéaux de notre race»: Carducci et le mythe aryen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée de la race en Italie. Du romantisme au fascisme, sous la direction d’Aurélien ARAMINI et Elena BOVO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-72, 2018, 978-2-84867-621-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques italiens, vecteurs et médiateurs de la langue et de la littérature italienne en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Cristina Climaco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-144, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorio italiano e spazio nazionale nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bani, M. Sirtori </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio tra prosa e lirica nella letteratura italiana. Studi in onore di Matilde Dillon Wanke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lubrina Editore, pp.141-157, 2015, 9788877665706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeti e armi : la cultura della guerra in Carducci e Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Auteri, M. di Gesù, S. Tedesco </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura in guerra. Dibattiti, protagonisti, nazionalismi in Europa (1870-1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.165-177, 2015, 9788843077984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nazione degli esuli del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. di Nunzio, F. Ragni </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Già troppe volte esuli. Letteratura di frontiera e di esilio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Università degli studi di Perugia, pp.163-179, 2014, 9788890642166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini et le drame historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Decroisette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire derrière le rideau : écritures scéniques du Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-59, 2013, 978-2-7535-2795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et lectures patriotiques dans l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Enrique Fernandez Domingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nation, identité et littérature en Europe et Amérique latine (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-64, 2013, 978-2-343-00952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli studi italiani in Francia e il Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Ciampani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Unità d’Italia in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto per la Storia del Risorgimento, pp.113-127, 2013, 9788885183568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’autorité du pape chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Morini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pape et papauté : respect et contestation d’une autorité bifrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.378-399, 2013, 978-2-86272-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la Troisième Rome de Mazzini à Mussolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Rome en Europe: modèles et contre-modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2012, 978-2-84133-400-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione della guerra e della “nazione armata” nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Torchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci, la storia e gli storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Mucchi, pp.5-36, 2012, (Il vaglio), 978-88-7000-567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Joseph n’aime pas la France” : Giuseppe Mazzini et l’émancipation de l’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Isabel Habicht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallomanie et gallophobie. Le mythe français en Europe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2012, (Histoire), 978-2-7535-2039-4. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.116607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito democratico delle sconfitte garibaldine nella poesia italiana, francese e inglese (Carducci, Hugo e Swinburne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duccio Tongiorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vittoria macchiata. Memoria e racconto della sconfitta militare nel Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Storia e di Letteratura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2012, (Temi e testi), 9788863724424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lumières et la Révolution dans la construction d’une littérature nationale italienne : Letture del Risorgimento italiano de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bertrand; Enzo Neppi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi e la Rivoluzione francese nel dibattito italiano del XX secolo = Les Lumiers et la Revolution française dans le débat italien du XXe siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Leo S. Olschki, pp.239-254, 2010, (Studi - Gabinetto scientifico letterario G. P. Vieusseux), 978-88-222-6019-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/187710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italianité et européisme dans l’Antologia de Vieusseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo; Sylvie Pittia; Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’Italie. Identités, représentations, enjeux (Antiquité et classicisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Press Edizioni, pp.235-248, 2010, (Biblioteca di Athenaeum), 9788895383460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci costruttore di miti nazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Pasquini; Vittorio Roda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci nel suo e nel nostro tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.39-58, 2009, (Il varco), 8873954359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le caractère national. Mythe ou réalité ? Sources, problématique, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Maison de la recherche en sciences humaines, pp.99-109, 2007, (Cahiers de la Maison de la recherche en sciences humaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage italien dans la poésie de Carducci, entre poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage dans la littérature italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.97-107, 2006, (Écritures), 9782915552492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Manin et la réflexion sur le destin national de Venise après 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Christian Del Vento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Venise au XIXe siècle : débats historiographiques et représentations littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2006, 9782841332670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la mémoire historique de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en sciences humaines et sociales : 10 ans de recherches à la MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines, pp.147-157, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento et populisme chez Giosuè Carducci (1835-1907)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Peuple, cœur de la Nation ? Images du peuple, visages du populisme (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.111-126, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Colin; Marie-Agnès Lucas-Avenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : Réalités, Représentations, Mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archives Départementales de la Manche, pp.237-252, 2004, (Colloques du département de la Manche), 2-86050-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies de l’Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.151-167, 2004, (Volcaniques), 2845162030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et l’anticléricalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.67-90, 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Dante dans l’Italie postunitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante et ses lecteurs (du Moyen Âge au XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, La Licorne (UFR langues littératures : Maison des Sciences de l'Homme et de la Société), pp.65-77, 2001, (La Licorne. Hors série-colloques), 978-2-911044-66-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12koy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes dans la presse féminine du Royaume de Savoie avant l'Unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’émancipation des femmes en Italie dans les discours et la littérature (1848-1935) (108), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les combattantes du Risorgimento: entre médiatisation des héroïnes armées et satire de la militarisation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisana. Rivista internazionale di studi nieviani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935): Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Azzurra Tafuro, Dare madri all’Italia. Patriote e filantrope nel Risorgimento (1848-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, non paginé. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Costanza D’Elia, Le pagine e la vita. Francesco De Sanctis nella cultura europea del secondo Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria dei vati italiani e francesi (Carducci, Hugo, Barrès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Patrie. Per la storia di un'idea, 1 (2022), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Stefano Orazi, I garibaldini nelle Argonne. Tramonto di un mito politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.171-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle, 29 (1), pp.95-126. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/csp.030.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Misteri del chiostro napoletano d’Enrichetta Caracciolo, entre mystères urbains, récit anticlérical et roman national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les mystères urbains en Italie – volume I : Les textes du XIXe siècle, 25, pp.69 - 86. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tristan e la classe operaia al femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Il movimento operaio e la trasformazione dell'Europa, 4 (2022), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anna Frisone, Femminismo al lavoro. Come le donne hanno cambiato il sindacato in Italia e in Francia (1968-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Voix et parcours du féminisme dans les revues de femmes (1870-1970): Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchismo e femminismo nelle riviste La donna libertaria (1912-1913) e L’Alba libertaria (1915)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento italiano e emancipazione della donna nelle memorie di Clémentine de Como (1803-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women language literature in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, III, pp.67-82. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202113901004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La cultura e la letteratura italiana dell'esilio nell’Ottocento: nuove indagini, Sabina Gola, Dirk Vanden Berghe (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.188-190. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comune al femminile in Europa e in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Comune, l'Europa e l'Italia: realtà e suggestione, 2, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione: Voci e percorsi del femminismo nelle riviste delle donne (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberto Brambilla, Spade, serti e diademi. Carducci fra poesia e impegno civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.178-181. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne d'azione e emancipazione: la contessa Maria Martini della Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un garibaldinismo al femminile? Richerche in corso, 1, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et précurseurs de l’Empire fasciste dans les inscriptions de la Mostra Augustea della Romanità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythe des origines et réalités (géo)politiques: la Mostra Augustea della Romanità (1937-1938), 101, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.13784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’identité nationale italienne. L’exemple du made in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enseigner l’italien en Langues Étrangères Appliquées, 23, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies de Tigre reale, entre l’Italie et la France (Verga, Lermina, Pastrone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga, 22, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et interprétation des lettres italiennes en France sous le fascisme, entre culture et propagande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.5271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la poésie et pour la liberté. La transition démocratique de Carducci, de la souveraineté parlementaire à la souveraineté populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° HS 13 (3), pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophètes et prophétie chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prophéties politiques, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parodies Disney des &amp;quot;Promessi sposi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, "Les Fiancés" détournés. Transpositions, parodies et déformations des "Fiancés" de Manzoni du XIXe siècle à nos jours, 64 (1-4), pp.293-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractères nationaux des peuples dans les récits de voyage d’Edmondo De Amicis : latinité, orientalisme et européisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Edmondo De Amicis. Littérature et société, 20, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’inspiration poétique républicaine de Mameli à Carducci : de l’antimonarchisme mazzinien et jacobin à la « démocratie dynastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref historique du groupe français des historiens du Risorgimento (des origines à 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et figures du soldat patriote et de la nation armée chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Images du soldat au XIXe siècles, 20, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura francese e cultura polacca in Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXIII (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pezzi. Un giornalista veneziano nella Milano di Stendhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiancone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foscolo et la tradition italienne dans les écrits de Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Foscolo e la cultura europea (20), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens en Russie en 1812 : état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irène SEMENOFF-TIAN-CHANSKY-BAÏDINE (éd.), Confrontations impériales (1812-1814) : Évolution de l’identité et de l’image de la Russie dans le contexte européen, 39, pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini critique des lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les "rivales latines". Lieux, modalités et figures de la confrontation franco-italienne, 59 (1-4), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini inspirateur des lettres italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ippolito Nievo et le Risorgimento émancipateur, 11, pp.333-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e celebrazioni italiane della campagna di Russia del 1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vent’anni dopo Miscellanea di studi, 44, p. 73-89. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MER2013-044005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et le risorgimento nazionale delle lettere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Risorgimento delle Lettere : l'invention d'un paradigme, 13, p. 149-167. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les célébrations du Risorgimento en France (1911-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’Unité italienne racontée. vol. I : Interprétations et commémorations, 15, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et politique dans L’imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Federico De Roberto : le deuil des illusions, 57 (3-4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimpa, Giulio Coniglio & Cie : personnages et albums italiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Littérature de jeunesse italienne du XXe siècle, 14, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité et poésie civile chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna europea di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 150° anniversario dell’Unità d’Italia visto dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Fondazione Ugo La Malfa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe Mazzini : ennemi et père de l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’envers du Risorgimento. Représentations de l’anti-Risorgimento de 1815 à nos jours, 15, pp.357-379. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études italiennes en France pendant le Ventennio fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fascisme et critique littéraire : les hommes, les idées, les institutions, II (13), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et formation politique des patriotes italiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier : littérature et politique, 17, [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pensiero letterario di Giuseppe Mazzini tra “letteratura nazionale” e identità europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Domus Mazziniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (1-2), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci tra identità democratica e identità nazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Rivista di Letteratura Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1-2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/nrli.v10i1-2.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, [Dossier : Le caractère national], 11, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli poètes civils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carducci et Pascoli. Perspectives de recherche, 10, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et la tradition anticléricale italienne au XIXe siècle. Le discours d’Atto Vannucci pour le quatrième centenaire de 1869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Philologie et politique, 7, pp.199-216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la critique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lettres italiennes en France (II). Réception critique, influences, lectures, 8, pp.89-108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille de Mentana (3 novembre 1867)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique du consensus unitaire en Italie à la fin du XIXe siècle et le mythe de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, mythes et symboles, 4, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et la mémoire des morts : héros et martyrs du Risorgimento dans la poésie de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le poids des disparus. Représentations et mises en intrigue des défunts en littérature, 6, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et le populisme risorgimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le peuple. Formation d'un sujet politique, 1, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité nationale en Italie dans Cuore de De Amicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58/59, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard féminin sur le territoire italien: récits de voyages et de migrations (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2024, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kox⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nel movimento anarchico tra Italia e Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et parcours du féminisme dans les revues de femmes (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La république en Italie (1848-1948). Héritages, modèles, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Fiancés&amp;quot; détournés. Transpositions, parodies et déformations des &amp;quot;Fiancés&amp;quot; de Manzoni du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Giannetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Comoy Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tome 64, 1-4, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Italie : échanges et réseaux intellectuels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasilvia Silvia Tatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 251 p., 2018, 978-2-84133-900-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée, volume II: Voix et images du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2013, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée. Volume I : Interprétations et commémorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'unité italienne racontée, le Risorgimento célébré et représenté en littérature, dans l'historiographie et dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Caen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 262 p., 2012, 978-2-84133-423-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli. Perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 272 p., 2007, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères de la patrie : représentations et constructions d'une figure nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 327 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule en Italie (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 224 p., 2004, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nation en cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 217 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de démocratie européenne de Giuseppe Mazzini (1829-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Fournier-Finocchiaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Études italiennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am Professeur des universités (Full Professor) in Italian studies at Université Grenoble Alpes, co-director of the journal Transalpina (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/transalpina/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and member of the editorial board of Laboratoire italien (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/laboratoireitalien/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)I have co-founded the French Society for Italian Risorgimento (SEFRI) and created the website sefri.hypotheses.org</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia mista del Risorgimento in Sicilia: uomini e donne nelle lotte del Mezzogiorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regioni e città italiane, regioni e città europee: storia, cultura, letteratura, curiosità linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Tylusińska-Kowalska, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordes. Escritoras y fronteras geosimbolicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, en-ligne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni e la voce delle donne nello spazio pubblico dell’Italia liberale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni cento anni dopo. L'emancipazionismo tra Italia e Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Ferruccio" Coordinamento Nazionale Associazioni Risorgimentali, Jun 2020, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXVIII Congresso Internazionale dell’Istituto per la storia del Risorgimento Italiano : Per la costruzione dell’identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all’Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine Marguerite, mères des Italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les mères de la patrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Caen, France. pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne combattenti nell'Italia del Risorgimento. Un percorso illustrato tra Italia e Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAB edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2025, 979-12-5669-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Masnata, Il nome radia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Fisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 271 p., 2021, 978-88-3364-320-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Climaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 234 p., 2017, Collection Historiques. Série Travaux, 978-2-343-11700-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini. Un intellettuale europeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liguori, 2013, Script, 9788820759933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la construction de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universaitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, 215 p., 2006, (Cahiers de Transalpina), 2-84133-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 323 p., 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénisme, éducation sexuelle et féminisme en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet, Françoise Martinez, Manuelle Peloille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques latines de l'eugénisme 1850-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-215, 2024, 9782753594975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione delle eroine e combattenti meridionali del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reichardt, D. Elisa Cicala, L. Fournier-Finocchiaro, M. La Luna, C. Akieudji, C. Van den Bergh (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuti al Nuovo Sud. Costellazioni, collaborazioni e trasformazioni transculturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, pp.243-255, 2024, 979-12-5496-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Congrès national des femmes italiennes, 1908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.88-89, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une librairie à soi à Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.238-239, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Donna, porte-voix du premier féminisme italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.38-39, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Language in Exile in France in the First Half of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mourlane, Céline Regnard, Manuela Martini, Catherine Brice (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italianness and Migration from the Risorgimento to the 1960s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.133-142, 2022, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88964-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esilio volontario di Clementina de Como nell'Italia del Risorgimento attraverso la sua autobiografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Tatti, Chiara Licameli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittrici in esilio tra Ottocento e Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.53-65, 2022, 978-88-229-0852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine de Como, féministe et témoin du Risorgimento disparue de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Chaarani Lesourd, Laurence Denooz, Sylvie Thiéblemont-Dollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleins feux sur les femmes (in)visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2021, 978-2-8143-0597-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentana enjeu poétique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delpu Pierre-Marie, Hérisson Arthur, Robert Vincent, (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-170, 2021, 978-2-406-12055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stampa italiana in Francia nella prima metà dell'Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Deschamps, Pantaleone Sergi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci d'Italia fuori dall'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pellegrini Editore, pp.287-306, 2021, 979-12-205-0008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di Francesco De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per la costruzione dell'identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all'Europa. Atti del LXVIII Congresso dell'Istituto per la Storia del Risorgimento Italiano Napoli, 25-28 ottobre 2017 a cura di Renata de Lorenzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ispirazione repubblicana e gli ideali democratici di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci prosatore. Quaderni di Gargnano 3, a cura di Paolo Borsa, Anna Maria Salvadè e William Spaggiari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Università degli Studi di Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les sublimes idéaux de notre race»: Carducci et le mythe aryen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée de la race en Italie. Du romantisme au fascisme, sous la direction d’Aurélien ARAMINI et Elena BOVO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-72, 2018, 978-2-84867-621-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques italiens, vecteurs et médiateurs de la langue et de la littérature italienne en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Cristina Climaco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-144, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorio italiano e spazio nazionale nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bani, M. Sirtori </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio tra prosa e lirica nella letteratura italiana. Studi in onore di Matilde Dillon Wanke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lubrina Editore, pp.141-157, 2015, 9788877665706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeti e armi : la cultura della guerra in Carducci e Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Auteri, M. di Gesù, S. Tedesco </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura in guerra. Dibattiti, protagonisti, nazionalismi in Europa (1870-1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.165-177, 2015, 9788843077984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nazione degli esuli del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. di Nunzio, F. Ragni </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Già troppe volte esuli. Letteratura di frontiera e di esilio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Università degli studi di Perugia, pp.163-179, 2014, 9788890642166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’autorité du pape chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Morini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pape et papauté : respect et contestation d’une autorité bifrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.378-399, 2013, 978-2-86272-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini et le drame historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Decroisette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire derrière le rideau : écritures scéniques du Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-59, 2013, 978-2-7535-2795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et lectures patriotiques dans l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Enrique Fernandez Domingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nation, identité et littérature en Europe et Amérique latine (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-64, 2013, 978-2-343-00952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli studi italiani in Francia e il Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Ciampani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Unità d’Italia in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto per la Storia del Risorgimento, pp.113-127, 2013, 9788885183568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la Troisième Rome de Mazzini à Mussolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Rome en Europe: modèles et contre-modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2012, 978-2-84133-400-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione della guerra e della “nazione armata” nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Torchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci, la storia e gli storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Mucchi, pp.5-36, 2012, (Il vaglio), 978-88-7000-567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito democratico delle sconfitte garibaldine nella poesia italiana, francese e inglese (Carducci, Hugo e Swinburne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duccio Tongiorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vittoria macchiata. Memoria e racconto della sconfitta militare nel Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Storia e di Letteratura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2012, (Temi e testi), 9788863724424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Joseph n’aime pas la France” : Giuseppe Mazzini et l’émancipation de l’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Isabel Habicht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallomanie et gallophobie. Le mythe français en Europe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2012, (Histoire), 978-2-7535-2039-4. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.116607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lumières et la Révolution dans la construction d’une littérature nationale italienne : Letture del Risorgimento italiano de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bertrand; Enzo Neppi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi e la Rivoluzione francese nel dibattito italiano del XX secolo = Les Lumiers et la Revolution française dans le débat italien du XXe siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Leo S. Olschki, pp.239-254, 2010, (Studi - Gabinetto scientifico letterario G. P. Vieusseux), 978-88-222-6019-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/187710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italianité et européisme dans l’Antologia de Vieusseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo; Sylvie Pittia; Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’Italie. Identités, représentations, enjeux (Antiquité et classicisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Press Edizioni, pp.235-248, 2010, (Biblioteca di Athenaeum), 9788895383460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci costruttore di miti nazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Pasquini; Vittorio Roda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci nel suo e nel nostro tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.39-58, 2009, (Il varco), 8873954359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le caractère national. Mythe ou réalité ? Sources, problématique, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Maison de la recherche en sciences humaines, pp.99-109, 2007, (Cahiers de la Maison de la recherche en sciences humaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage italien dans la poésie de Carducci, entre poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage dans la littérature italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.97-107, 2006, (Écritures), 9782915552492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Manin et la réflexion sur le destin national de Venise après 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Christian Del Vento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Venise au XIXe siècle : débats historiographiques et représentations littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2006, 9782841332670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la mémoire historique de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en sciences humaines et sociales : 10 ans de recherches à la MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines, pp.147-157, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento et populisme chez Giosuè Carducci (1835-1907)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Peuple, cœur de la Nation ? Images du peuple, visages du populisme (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.111-126, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Colin; Marie-Agnès Lucas-Avenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : Réalités, Représentations, Mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archives Départementales de la Manche, pp.237-252, 2004, (Colloques du département de la Manche), 2-86050-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et l’anticléricalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.67-90, 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies de l’Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.151-167, 2004, (Volcaniques), 2845162030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Dante dans l’Italie postunitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante et ses lecteurs (du Moyen Âge au XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, La Licorne (UFR langues littératures : Maison des Sciences de l'Homme et de la Société), pp.65-77, 2001, (La Licorne. Hors série-colloques), 978-2-911044-66-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes dans la presse féminine du Royaume de Savoie avant l'Unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’émancipation des femmes en Italie dans les discours et la littérature (1848-1935) (108), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12koy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les combattantes du Risorgimento: entre médiatisation des héroïnes armées et satire de la militarisation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisana. Rivista internazionale di studi nieviani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935): Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle, 29 (1), pp.95-126. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/csp.030.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria dei vati italiani e francesi (Carducci, Hugo, Barrès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Patrie. Per la storia di un'idea, 1 (2022), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Stefano Orazi, I garibaldini nelle Argonne. Tramonto di un mito politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.171-173. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Costanza D’Elia, Le pagine e la vita. Francesco De Sanctis nella cultura europea del secondo Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Azzurra Tafuro, Dare madri all’Italia. Patriote e filantrope nel Risorgimento (1848-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, non paginé. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Misteri del chiostro napoletano d’Enrichetta Caracciolo, entre mystères urbains, récit anticlérical et roman national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les mystères urbains en Italie – volume I : Les textes du XIXe siècle, 25, pp.69 - 86. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tristan e la classe operaia al femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Il movimento operaio e la trasformazione dell'Europa, 4 (2022), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anna Frisone, Femminismo al lavoro. Come le donne hanno cambiato il sindacato in Italia e in Francia (1968-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La cultura e la letteratura italiana dell'esilio nell’Ottocento: nuove indagini, Sabina Gola, Dirk Vanden Berghe (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.188-190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchismo e femminismo nelle riviste La donna libertaria (1912-1913) e L’Alba libertaria (1915)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento italiano e emancipazione della donna nelle memorie di Clémentine de Como (1803-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women language literature in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, III, pp.67-82. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202113901004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Voix et parcours du féminisme dans les revues de femmes (1870-1970): Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comune al femminile in Europa e in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Comune, l'Europa e l'Italia: realtà e suggestione, 2, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione: Voci e percorsi del femminismo nelle riviste delle donne (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne d'azione e emancipazione: la contessa Maria Martini della Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un garibaldinismo al femminile? Richerche in corso, 1, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberto Brambilla, Spade, serti e diademi. Carducci fra poesia e impegno civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.178-181. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et précurseurs de l’Empire fasciste dans les inscriptions de la Mostra Augustea della Romanità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythe des origines et réalités (géo)politiques: la Mostra Augustea della Romanità (1937-1938), 101, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.13784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’identité nationale italienne. L’exemple du made in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enseigner l’italien en Langues Étrangères Appliquées, 23, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et interprétation des lettres italiennes en France sous le fascisme, entre culture et propagande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.5271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies de Tigre reale, entre l’Italie et la France (Verga, Lermina, Pastrone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga, 22, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la poésie et pour la liberté. La transition démocratique de Carducci, de la souveraineté parlementaire à la souveraineté populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° HS 13 (3), pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophètes et prophétie chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prophéties politiques, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parodies Disney des &amp;quot;Promessi sposi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, "Les Fiancés" détournés. Transpositions, parodies et déformations des "Fiancés" de Manzoni du XIXe siècle à nos jours, 64 (1-4), pp.293-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractères nationaux des peuples dans les récits de voyage d’Edmondo De Amicis : latinité, orientalisme et européisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Edmondo De Amicis. Littérature et société, 20, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’inspiration poétique républicaine de Mameli à Carducci : de l’antimonarchisme mazzinien et jacobin à la « démocratie dynastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et figures du soldat patriote et de la nation armée chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Images du soldat au XIXe siècles, 20, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref historique du groupe français des historiens du Risorgimento (des origines à 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura francese e cultura polacca in Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXIII (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pezzi. Un giornalista veneziano nella Milano di Stendhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiancone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foscolo et la tradition italienne dans les écrits de Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Foscolo e la cultura europea (20), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens en Russie en 1812 : état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irène SEMENOFF-TIAN-CHANSKY-BAÏDINE (éd.), Confrontations impériales (1812-1814) : Évolution de l’identité et de l’image de la Russie dans le contexte européen, 39, pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini critique des lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les "rivales latines". Lieux, modalités et figures de la confrontation franco-italienne, 59 (1-4), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini inspirateur des lettres italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ippolito Nievo et le Risorgimento émancipateur, 11, pp.333-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e celebrazioni italiane della campagna di Russia del 1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vent’anni dopo Miscellanea di studi, 44, p. 73-89. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MER2013-044005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et le risorgimento nazionale delle lettere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Risorgimento delle Lettere : l'invention d'un paradigme, 13, p. 149-167. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les célébrations du Risorgimento en France (1911-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’Unité italienne racontée. vol. I : Interprétations et commémorations, 15, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité et poésie civile chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna europea di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimpa, Giulio Coniglio & Cie : personnages et albums italiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Littérature de jeunesse italienne du XXe siècle, 14, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et politique dans L’imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Federico De Roberto : le deuil des illusions, 57 (3-4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 150° anniversario dell’Unità d’Italia visto dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Fondazione Ugo La Malfa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe Mazzini : ennemi et père de l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’envers du Risorgimento. Représentations de l’anti-Risorgimento de 1815 à nos jours, 15, pp.357-379. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études italiennes en France pendant le Ventennio fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fascisme et critique littéraire : les hommes, les idées, les institutions, II (13), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et formation politique des patriotes italiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier : littérature et politique, 17, [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pensiero letterario di Giuseppe Mazzini tra “letteratura nazionale” e identità europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Domus Mazziniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (1-2), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli poètes civils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carducci et Pascoli. Perspectives de recherche, 10, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci tra identità democratica e identità nazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Rivista di Letteratura Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1-2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/nrli.v10i1-2.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, [Dossier : Le caractère national], 11, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et la tradition anticléricale italienne au XIXe siècle. Le discours d’Atto Vannucci pour le quatrième centenaire de 1869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Philologie et politique, 7, pp.199-216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la critique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lettres italiennes en France (II). Réception critique, influences, lectures, 8, pp.89-108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et la mémoire des morts : héros et martyrs du Risorgimento dans la poésie de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le poids des disparus. Représentations et mises en intrigue des défunts en littérature, 6, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique du consensus unitaire en Italie à la fin du XIXe siècle et le mythe de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, mythes et symboles, 4, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille de Mentana (3 novembre 1867)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et le populisme risorgimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le peuple. Formation d'un sujet politique, 1, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité nationale en Italie dans Cuore de De Amicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58/59, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard féminin sur le territoire italien: récits de voyages et de migrations (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kox⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nel movimento anarchico tra Italia e Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et parcours du féminisme dans les revues de femmes (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La république en Italie (1848-1948). Héritages, modèles, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Fiancés&amp;quot; détournés. Transpositions, parodies et déformations des &amp;quot;Fiancés&amp;quot; de Manzoni du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Giannetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Comoy Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tome 64, 1-4, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Italie : échanges et réseaux intellectuels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasilvia Silvia Tatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 251 p., 2018, 978-2-84133-900-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée, volume II: Voix et images du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2013, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée. Volume I : Interprétations et commémorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'unité italienne racontée, le Risorgimento célébré et représenté en littérature, dans l'historiographie et dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Caen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 262 p., 2012, 978-2-84133-423-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli. Perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 272 p., 2007, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères de la patrie : représentations et constructions d'une figure nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 327 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule en Italie (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 224 p., 2004, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nation en cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 217 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de démocratie européenne de Giuseppe Mazzini (1829-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transalpina/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/laboratoireitalien/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/donne-combattenti-nell-italia-del-risorgimento-1122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pendragon.it/catalogo/saggistica/studi-e-ricerche/il-nome-radia-detail.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Climaco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip68dd.html?article679" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Salvetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88964-7_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/pleins-feux-sur-les-femmes-invisibles-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1469" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webetu.unicaen.fr/recherche/mrsh/erlis/2481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.unicaen.fr/recherche/mrsh/erlis/2401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.116607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdata.unibg.it/dati/bacheca/1047/48209.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/187710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip253f.html?article653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Comberiati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Musiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12koy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7861" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3808" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.030.0095" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7900" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6955" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113901004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1049" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.984" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5271" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02964741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiancone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2013-044005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435892v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3169" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/nrli.v10i1-2.192" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3464" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.396" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kox" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasilvia Silvia Tatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.285" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03945550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1720" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.212" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transalpina/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/laboratoireitalien/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/donne-combattenti-nell-italia-del-risorgimento-1122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pendragon.it/catalogo/saggistica/studi-e-ricerche/il-nome-radia-detail.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Climaco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip68dd.html?article679" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88964-7_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Salvetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/pleins-feux-sur-les-femmes-invisibles-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1469" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webetu.unicaen.fr/recherche/mrsh/erlis/2481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdata.unibg.it/dati/bacheca/1047/48209.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.unicaen.fr/recherche/mrsh/erlis/2401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.116607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/187710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip253f.html?article653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Comberiati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Musiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12koy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.030.0095" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7900" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113901004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02964741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiancone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2013-044005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3169" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/nrli.v10i1-2.192" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.396" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kox" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasilvia Silvia Tatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.285" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03945550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1720" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.212" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>