--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Fournier-Finocchiaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Études italiennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am Professeur des universités (Full Professor) in Italian studies at Université Grenoble Alpes, co-director of the journal Transalpina (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/transalpina/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and member of the editorial board of Laboratoire italien (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/laboratoireitalien/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)I have co-founded the French Society for Italian Risorgimento (SEFRI) and created the website sefri.hypotheses.org</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia mista del Risorgimento in Sicilia: uomini e donne nelle lotte del Mezzogiorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regioni e città italiane, regioni e città europee: storia, cultura, letteratura, curiosità linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Tylusińska-Kowalska, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordes. Escritoras y fronteras geosimbolicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, en-ligne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni e la voce delle donne nello spazio pubblico dell’Italia liberale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni cento anni dopo. L'emancipazionismo tra Italia e Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Ferruccio" Coordinamento Nazionale Associazioni Risorgimentali, Jun 2020, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXVIII Congresso Internazionale dell’Istituto per la storia del Risorgimento Italiano : Per la costruzione dell’identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all’Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine Marguerite, mères des Italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les mères de la patrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Caen, France. pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne combattenti nell'Italia del Risorgimento. Un percorso illustrato tra Italia e Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAB edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2025, 979-12-5669-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Masnata, Il nome radia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Fisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 271 p., 2021, 978-88-3364-320-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Climaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 234 p., 2017, Collection Historiques. Série Travaux, 978-2-343-11700-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini. Un intellettuale europeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liguori, 2013, Script, 9788820759933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la construction de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universaitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, 215 p., 2006, (Cahiers de Transalpina), 2-84133-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 323 p., 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénisme, éducation sexuelle et féminisme en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet, Françoise Martinez, Manuelle Peloille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques latines de l'eugénisme 1850-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-215, 2024, 9782753594975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione delle eroine e combattenti meridionali del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reichardt, D. Elisa Cicala, L. Fournier-Finocchiaro, M. La Luna, C. Akieudji, C. Van den Bergh (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuti al Nuovo Sud. Costellazioni, collaborazioni e trasformazioni transculturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, pp.243-255, 2024, 979-12-5496-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Congrès national des femmes italiennes, 1908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.88-89, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une librairie à soi à Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.238-239, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Donna, porte-voix du premier féminisme italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.38-39, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Language in Exile in France in the First Half of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mourlane, Céline Regnard, Manuela Martini, Catherine Brice (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italianness and Migration from the Risorgimento to the 1960s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.133-142, 2022, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88964-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esilio volontario di Clementina de Como nell'Italia del Risorgimento attraverso la sua autobiografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Tatti, Chiara Licameli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittrici in esilio tra Ottocento e Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.53-65, 2022, 978-88-229-0852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine de Como, féministe et témoin du Risorgimento disparue de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Chaarani Lesourd, Laurence Denooz, Sylvie Thiéblemont-Dollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleins feux sur les femmes (in)visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2021, 978-2-8143-0597-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentana enjeu poétique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delpu Pierre-Marie, Hérisson Arthur, Robert Vincent, (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-170, 2021, 978-2-406-12055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stampa italiana in Francia nella prima metà dell'Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Deschamps, Pantaleone Sergi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci d'Italia fuori dall'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pellegrini Editore, pp.287-306, 2021, 979-12-205-0008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di Francesco De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per la costruzione dell'identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all'Europa. Atti del LXVIII Congresso dell'Istituto per la Storia del Risorgimento Italiano Napoli, 25-28 ottobre 2017 a cura di Renata de Lorenzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ispirazione repubblicana e gli ideali democratici di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci prosatore. Quaderni di Gargnano 3, a cura di Paolo Borsa, Anna Maria Salvadè e William Spaggiari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Università degli Studi di Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les sublimes idéaux de notre race»: Carducci et le mythe aryen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée de la race en Italie. Du romantisme au fascisme, sous la direction d’Aurélien ARAMINI et Elena BOVO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-72, 2018, 978-2-84867-621-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques italiens, vecteurs et médiateurs de la langue et de la littérature italienne en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Cristina Climaco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-144, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorio italiano e spazio nazionale nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bani, M. Sirtori </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio tra prosa e lirica nella letteratura italiana. Studi in onore di Matilde Dillon Wanke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lubrina Editore, pp.141-157, 2015, 9788877665706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeti e armi : la cultura della guerra in Carducci e Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Auteri, M. di Gesù, S. Tedesco </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura in guerra. Dibattiti, protagonisti, nazionalismi in Europa (1870-1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.165-177, 2015, 9788843077984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nazione degli esuli del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. di Nunzio, F. Ragni </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Già troppe volte esuli. Letteratura di frontiera e di esilio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Università degli studi di Perugia, pp.163-179, 2014, 9788890642166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’autorité du pape chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Morini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pape et papauté : respect et contestation d’une autorité bifrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.378-399, 2013, 978-2-86272-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini et le drame historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Decroisette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire derrière le rideau : écritures scéniques du Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-59, 2013, 978-2-7535-2795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et lectures patriotiques dans l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Enrique Fernandez Domingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nation, identité et littérature en Europe et Amérique latine (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-64, 2013, 978-2-343-00952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli studi italiani in Francia e il Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Ciampani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Unità d’Italia in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto per la Storia del Risorgimento, pp.113-127, 2013, 9788885183568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la Troisième Rome de Mazzini à Mussolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Rome en Europe: modèles et contre-modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2012, 978-2-84133-400-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione della guerra e della “nazione armata” nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Torchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci, la storia e gli storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Mucchi, pp.5-36, 2012, (Il vaglio), 978-88-7000-567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito democratico delle sconfitte garibaldine nella poesia italiana, francese e inglese (Carducci, Hugo e Swinburne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duccio Tongiorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vittoria macchiata. Memoria e racconto della sconfitta militare nel Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Storia e di Letteratura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2012, (Temi e testi), 9788863724424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Joseph n’aime pas la France” : Giuseppe Mazzini et l’émancipation de l’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Isabel Habicht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallomanie et gallophobie. Le mythe français en Europe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2012, (Histoire), 978-2-7535-2039-4. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.116607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lumières et la Révolution dans la construction d’une littérature nationale italienne : Letture del Risorgimento italiano de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bertrand; Enzo Neppi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi e la Rivoluzione francese nel dibattito italiano del XX secolo = Les Lumiers et la Revolution française dans le débat italien du XXe siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Leo S. Olschki, pp.239-254, 2010, (Studi - Gabinetto scientifico letterario G. P. Vieusseux), 978-88-222-6019-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/187710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italianité et européisme dans l’Antologia de Vieusseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo; Sylvie Pittia; Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’Italie. Identités, représentations, enjeux (Antiquité et classicisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Press Edizioni, pp.235-248, 2010, (Biblioteca di Athenaeum), 9788895383460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci costruttore di miti nazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Pasquini; Vittorio Roda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci nel suo e nel nostro tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.39-58, 2009, (Il varco), 8873954359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le caractère national. Mythe ou réalité ? Sources, problématique, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Maison de la recherche en sciences humaines, pp.99-109, 2007, (Cahiers de la Maison de la recherche en sciences humaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage italien dans la poésie de Carducci, entre poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage dans la littérature italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.97-107, 2006, (Écritures), 9782915552492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Manin et la réflexion sur le destin national de Venise après 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Christian Del Vento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Venise au XIXe siècle : débats historiographiques et représentations littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2006, 9782841332670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la mémoire historique de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en sciences humaines et sociales : 10 ans de recherches à la MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines, pp.147-157, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento et populisme chez Giosuè Carducci (1835-1907)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Peuple, cœur de la Nation ? Images du peuple, visages du populisme (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.111-126, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Colin; Marie-Agnès Lucas-Avenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : Réalités, Représentations, Mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archives Départementales de la Manche, pp.237-252, 2004, (Colloques du département de la Manche), 2-86050-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et l’anticléricalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.67-90, 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies de l’Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.151-167, 2004, (Volcaniques), 2845162030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Dante dans l’Italie postunitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante et ses lecteurs (du Moyen Âge au XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, La Licorne (UFR langues littératures : Maison des Sciences de l'Homme et de la Société), pp.65-77, 2001, (La Licorne. Hors série-colloques), 978-2-911044-66-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes dans la presse féminine du Royaume de Savoie avant l'Unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’émancipation des femmes en Italie dans les discours et la littérature (1848-1935) (108), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12koy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les combattantes du Risorgimento: entre médiatisation des héroïnes armées et satire de la militarisation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisana. Rivista internazionale di studi nieviani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935): Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle, 29 (1), pp.95-126. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/csp.030.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria dei vati italiani e francesi (Carducci, Hugo, Barrès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Patrie. Per la storia di un'idea, 1 (2022), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Stefano Orazi, I garibaldini nelle Argonne. Tramonto di un mito politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.171-173. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Costanza D’Elia, Le pagine e la vita. Francesco De Sanctis nella cultura europea del secondo Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Azzurra Tafuro, Dare madri all’Italia. Patriote e filantrope nel Risorgimento (1848-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, non paginé. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Misteri del chiostro napoletano d’Enrichetta Caracciolo, entre mystères urbains, récit anticlérical et roman national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les mystères urbains en Italie – volume I : Les textes du XIXe siècle, 25, pp.69 - 86. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tristan e la classe operaia al femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Il movimento operaio e la trasformazione dell'Europa, 4 (2022), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anna Frisone, Femminismo al lavoro. Come le donne hanno cambiato il sindacato in Italia e in Francia (1968-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La cultura e la letteratura italiana dell'esilio nell’Ottocento: nuove indagini, Sabina Gola, Dirk Vanden Berghe (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.188-190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchismo e femminismo nelle riviste La donna libertaria (1912-1913) e L’Alba libertaria (1915)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento italiano e emancipazione della donna nelle memorie di Clémentine de Como (1803-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women language literature in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, III, pp.67-82. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202113901004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Voix et parcours du féminisme dans les revues de femmes (1870-1970): Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comune al femminile in Europa e in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Comune, l'Europa e l'Italia: realtà e suggestione, 2, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione: Voci e percorsi del femminismo nelle riviste delle donne (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne d'azione e emancipazione: la contessa Maria Martini della Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un garibaldinismo al femminile? Richerche in corso, 1, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberto Brambilla, Spade, serti e diademi. Carducci fra poesia e impegno civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.178-181. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et précurseurs de l’Empire fasciste dans les inscriptions de la Mostra Augustea della Romanità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythe des origines et réalités (géo)politiques: la Mostra Augustea della Romanità (1937-1938), 101, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.13784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’identité nationale italienne. L’exemple du made in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enseigner l’italien en Langues Étrangères Appliquées, 23, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et interprétation des lettres italiennes en France sous le fascisme, entre culture et propagande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.5271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies de Tigre reale, entre l’Italie et la France (Verga, Lermina, Pastrone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga, 22, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la poésie et pour la liberté. La transition démocratique de Carducci, de la souveraineté parlementaire à la souveraineté populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° HS 13 (3), pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophètes et prophétie chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prophéties politiques, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parodies Disney des &amp;quot;Promessi sposi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, "Les Fiancés" détournés. Transpositions, parodies et déformations des "Fiancés" de Manzoni du XIXe siècle à nos jours, 64 (1-4), pp.293-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractères nationaux des peuples dans les récits de voyage d’Edmondo De Amicis : latinité, orientalisme et européisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Edmondo De Amicis. Littérature et société, 20, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’inspiration poétique républicaine de Mameli à Carducci : de l’antimonarchisme mazzinien et jacobin à la « démocratie dynastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et figures du soldat patriote et de la nation armée chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Images du soldat au XIXe siècles, 20, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref historique du groupe français des historiens du Risorgimento (des origines à 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura francese e cultura polacca in Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXIII (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pezzi. Un giornalista veneziano nella Milano di Stendhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiancone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foscolo et la tradition italienne dans les écrits de Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Foscolo e la cultura europea (20), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens en Russie en 1812 : état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irène SEMENOFF-TIAN-CHANSKY-BAÏDINE (éd.), Confrontations impériales (1812-1814) : Évolution de l’identité et de l’image de la Russie dans le contexte européen, 39, pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini critique des lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les "rivales latines". Lieux, modalités et figures de la confrontation franco-italienne, 59 (1-4), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini inspirateur des lettres italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ippolito Nievo et le Risorgimento émancipateur, 11, pp.333-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e celebrazioni italiane della campagna di Russia del 1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vent’anni dopo Miscellanea di studi, 44, p. 73-89. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MER2013-044005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et le risorgimento nazionale delle lettere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Risorgimento delle Lettere : l'invention d'un paradigme, 13, p. 149-167. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les célébrations du Risorgimento en France (1911-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’Unité italienne racontée. vol. I : Interprétations et commémorations, 15, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité et poésie civile chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna europea di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimpa, Giulio Coniglio & Cie : personnages et albums italiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Littérature de jeunesse italienne du XXe siècle, 14, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et politique dans L’imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Federico De Roberto : le deuil des illusions, 57 (3-4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 150° anniversario dell’Unità d’Italia visto dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Fondazione Ugo La Malfa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe Mazzini : ennemi et père de l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’envers du Risorgimento. Représentations de l’anti-Risorgimento de 1815 à nos jours, 15, pp.357-379. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études italiennes en France pendant le Ventennio fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fascisme et critique littéraire : les hommes, les idées, les institutions, II (13), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et formation politique des patriotes italiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier : littérature et politique, 17, [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pensiero letterario di Giuseppe Mazzini tra “letteratura nazionale” e identità europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Domus Mazziniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (1-2), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli poètes civils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carducci et Pascoli. Perspectives de recherche, 10, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci tra identità democratica e identità nazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Rivista di Letteratura Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1-2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/nrli.v10i1-2.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, [Dossier : Le caractère national], 11, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et la tradition anticléricale italienne au XIXe siècle. Le discours d’Atto Vannucci pour le quatrième centenaire de 1869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Philologie et politique, 7, pp.199-216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la critique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lettres italiennes en France (II). Réception critique, influences, lectures, 8, pp.89-108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et la mémoire des morts : héros et martyrs du Risorgimento dans la poésie de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le poids des disparus. Représentations et mises en intrigue des défunts en littérature, 6, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique du consensus unitaire en Italie à la fin du XIXe siècle et le mythe de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, mythes et symboles, 4, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille de Mentana (3 novembre 1867)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et le populisme risorgimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le peuple. Formation d'un sujet politique, 1, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité nationale en Italie dans Cuore de De Amicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58/59, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard féminin sur le territoire italien: récits de voyages et de migrations (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kox⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nel movimento anarchico tra Italia e Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et parcours du féminisme dans les revues de femmes (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La république en Italie (1848-1948). Héritages, modèles, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Fiancés&amp;quot; détournés. Transpositions, parodies et déformations des &amp;quot;Fiancés&amp;quot; de Manzoni du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Giannetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Comoy Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tome 64, 1-4, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Italie : échanges et réseaux intellectuels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasilvia Silvia Tatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 251 p., 2018, 978-2-84133-900-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée, volume II: Voix et images du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2013, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée. Volume I : Interprétations et commémorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'unité italienne racontée, le Risorgimento célébré et représenté en littérature, dans l'historiographie et dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Caen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 262 p., 2012, 978-2-84133-423-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli. Perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 272 p., 2007, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères de la patrie : représentations et constructions d'une figure nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 327 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule en Italie (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 224 p., 2004, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nation en cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 217 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de démocratie européenne de Giuseppe Mazzini (1829-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura Fournier-Finocchiaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Études italiennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am Professeur des universités (Full Professor) in Italian studies at Université Grenoble Alpes, co-director of the journal Transalpina (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/transalpina/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and member of the editorial board of Laboratoire italien (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/laboratoireitalien/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)I have co-founded the French Society for Italian Risorgimento (SEFRI) and created the website sefri.hypotheses.org</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia mista del Risorgimento in Sicilia: uomini e donne nelle lotte del Mezzogiorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regioni e città italiane, regioni e città europee: storia, cultura, letteratura, curiosità linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Tylusińska-Kowalska, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ciminari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordes. Escritoras y fronteras geosimbolicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, en-ligne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni e la voce delle donne nello spazio pubblico dell’Italia liberale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Maria Mozzoni cento anni dopo. L'emancipazionismo tra Italia e Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Ferruccio" Coordinamento Nazionale Associazioni Risorgimentali, Jun 2020, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LXVIII Congresso Internazionale dell’Istituto per la storia del Risorgimento Italiano : Per la costruzione dell’identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all’Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine Marguerite, mères des Italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Les mères de la patrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Caen, France. pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne combattenti nell'Italia del Risorgimento. Un percorso illustrato tra Italia e Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAB edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.168, 2025, 979-12-5669-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pino Masnata, Il nome radia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Fisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 271 p., 2021, 978-88-3364-320-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Climaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 234 p., 2017, Collection Historiques. Série Travaux, 978-2-343-11700-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini. Un intellettuale europeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liguori, 2013, Script, 9788820759933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la construction de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universaitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20, 215 p., 2006, (Cahiers de Transalpina), 2-84133-274-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 323 p., 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénisme, éducation sexuelle et féminisme en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet, Françoise Martinez, Manuelle Peloille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques latines de l'eugénisme 1850-1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-215, 2024, 9782753594975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione delle eroine e combattenti meridionali del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Reichardt, D. Elisa Cicala, L. Fournier-Finocchiaro, M. La Luna, C. Akieudji, C. Van den Bergh (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benvenuti al Nuovo Sud. Costellazioni, collaborazioni e trasformazioni transculturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Cesati Editore, pp.243-255, 2024, 979-12-5496-227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier Congrès national des femmes italiennes, 1908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.88-89, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une librairie à soi à Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.238-239, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Donna, porte-voix du premier féminisme italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa, Françoise Thébaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes, une histoire mondiale 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Textuel, pp.38-39, 2024, 978-2-84597-948-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esilio volontario di Clementina de Como nell'Italia del Risorgimento attraverso la sua autobiografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Tatti, Chiara Licameli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittrici in esilio tra Ottocento e Novecento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.53-65, 2022, 978-88-229-0852-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Language in Exile in France in the First Half of the Nineteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Mourlane, Céline Regnard, Manuela Martini, Catherine Brice (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italianness and Migration from the Risorgimento to the 1960s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.133-142, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88964-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine de Como, féministe et témoin du Risorgimento disparue de l’Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsa Chaarani Lesourd, Laurence Denooz, Sylvie Thiéblemont-Dollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pleins feux sur les femmes (in)visibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2021, 978-2-8143-0597-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentana enjeu poétique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delpu Pierre-Marie, Hérisson Arthur, Robert Vincent, (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-170, 2021, 978-2-406-12055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stampa italiana in Francia nella prima metà dell'Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Deschamps, Pantaleone Sergi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci d'Italia fuori dall'Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pellegrini Editore, pp.287-306, 2021, 979-12-205-0008-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortuna di Francesco De Sanctis in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per la costruzione dell'identità nazionale. Francesco De Sanctis e Pasquale Stanislao Mancini dalla provincia meridionale all'Europa. Atti del LXVIII Congresso dell'Istituto per la Storia del Risorgimento Italiano Napoli, 25-28 ottobre 2017 a cura di Renata de Lorenzo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ispirazione repubblicana e gli ideali democratici di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci prosatore. Quaderni di Gargnano 3, a cura di Paolo Borsa, Anna Maria Salvadè e William Spaggiari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Università degli Studi di Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les sublimes idéaux de notre race»: Carducci et le mythe aryen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée de la race en Italie. Du romantisme au fascisme, sous la direction d’Aurélien ARAMINI et Elena BOVO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-72, 2018, 978-2-84867-621-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exilés politiques italiens, vecteurs et médiateurs de la langue et de la littérature italienne en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Cristina Climaco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les exilés politiques espagnols, italiens et portugais en France au XIXe siècle : questions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121-144, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorio italiano e spazio nazionale nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bani, M. Sirtori </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio tra prosa e lirica nella letteratura italiana. Studi in onore di Matilde Dillon Wanke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lubrina Editore, pp.141-157, 2015, 9788877665706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeti e armi : la cultura della guerra in Carducci e Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Auteri, M. di Gesù, S. Tedesco </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cultura in guerra. Dibattiti, protagonisti, nazionalismi in Europa (1870-1922)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.165-177, 2015, 9788843077984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nazione degli esuli del Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. di Nunzio, F. Ragni </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Già troppe volte esuli. Letteratura di frontiera e di esilio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Università degli studi di Perugia, pp.163-179, 2014, 9788890642166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’autorité du pape chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Morini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pape et papauté : respect et contestation d’une autorité bifrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.378-399, 2013, 978-2-86272-648-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini et le drame historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Decroisette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire derrière le rideau : écritures scéniques du Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-59, 2013, 978-2-7535-2795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et lectures patriotiques dans l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Enrique Fernandez Domingo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nation, identité et littérature en Europe et Amérique latine (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.47-64, 2013, 978-2-343-00952-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli studi italiani in Francia e il Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Ciampani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Unità d’Italia in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto per la Storia del Risorgimento, pp.113-127, 2013, 9788885183568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la Troisième Rome de Mazzini à Mussolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Rome en Europe: modèles et contre-modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2012, 978-2-84133-400-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rappresentazione della guerra e della “nazione armata” nella poesia di Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Torchio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci, la storia e gli storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, Mucchi, pp.5-36, 2012, (Il vaglio), 978-88-7000-567-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Joseph n’aime pas la France” : Giuseppe Mazzini et l’émancipation de l’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro; Isabel Habicht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallomanie et gallophobie. Le mythe français en Europe au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-57, 2012, (Histoire), 978-2-7535-2039-4. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.116607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mito democratico delle sconfitte garibaldine nella poesia italiana, francese e inglese (Carducci, Hugo e Swinburne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duccio Tongiorgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vittoria macchiata. Memoria e racconto della sconfitta militare nel Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Storia e di Letteratura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2012, (Temi e testi), 9788863724424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lumières et la Révolution dans la construction d’une littérature nationale italienne : Letture del Risorgimento italiano de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bertrand; Enzo Neppi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumi e la Rivoluzione francese nel dibattito italiano del XX secolo = Les Lumiers et la Revolution française dans le débat italien du XXe siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Leo S. Olschki, pp.239-254, 2010, (Studi - Gabinetto scientifico letterario G. P. Vieusseux), 978-88-222-6019-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/187710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italianité et européisme dans l’Antologia de Vieusseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo; Sylvie Pittia; Maria Teresa Schettino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d’Italie. Identités, représentations, enjeux (Antiquité et classicisme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Press Edizioni, pp.235-248, 2010, (Biblioteca di Athenaeum), 9788895383460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci costruttore di miti nazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Pasquini; Vittorio Roda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carducci nel suo e nel nostro tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.39-58, 2009, (Il varco), 8873954359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le caractère national. Mythe ou réalité ? Sources, problématique, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Maison de la recherche en sciences humaines, pp.99-109, 2007, (Cahiers de la Maison de la recherche en sciences humaines)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage italien dans la poésie de Carducci, entre poétique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuseppe Sangirardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage dans la littérature italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.97-107, 2006, (Écritures), 9782915552492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Manin et la réflexion sur le destin national de Venise après 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Tabet; Christian Del Vento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mythe de Venise au XIXe siècle : débats historiographiques et représentations littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-126, 2006, 9782841332670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la mémoire historique de la nation italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en sciences humaines et sociales : 10 ans de recherches à la MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la recherche en sciences humaines, pp.147-157, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento et populisme chez Giosuè Carducci (1835-1907)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Niqueux; Alexandre Dorna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Peuple, cœur de la Nation ? Images du peuple, visages du populisme (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.111-126, 2004, (Psychologie politique), 2-7475-7386-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariella Colin; Marie-Agnès Lucas-Avenel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normandie à la Sicile : Réalités, Représentations, Mythes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Archives Départementales de la Manche, pp.237-252, 2004, (Colloques du département de la Manche), 2-86050-017-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de l’Etna dans le Leggendario dell’Etna de Santo Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies de l’Etna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.151-167, 2004, (Volcaniques), 2845162030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et l’anticléricalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Fournier-Finocchiaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Italie menacée. Figures de l’ennemi du XVIe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.67-90, 2004, (Questions contemporaines), 2-7475-7495-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le culte de Dante dans l’Italie postunitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henriette Levillain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dante et ses lecteurs (du Moyen Âge au XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, La Licorne (UFR langues littératures : Maison des Sciences de l'Homme et de la Société), pp.65-77, 2001, (La Licorne. Hors série-colloques), 978-2-911044-66-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12koy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes dans la presse féminine du Royaume de Savoie avant l'Unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’émancipation des femmes en Italie dans les discours et la littérature (1848-1935) (108), pp.163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les combattantes du Risorgimento: entre médiatisation des héroïnes armées et satire de la militarisation féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pisana. Rivista internazionale di studi nieviani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.19-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935): Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108, pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Azzurra Tafuro, Dare madri all’Italia. Patriote e filantrope nel Risorgimento (1848-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, non paginé. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Sens Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle, 29 (1), pp.95-126. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/csp.030.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria dei vati italiani e francesi (Carducci, Hugo, Barrès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Patrie. Per la storia di un'idea, 1 (2022), pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Stefano Orazi, I garibaldini nelle Argonne. Tramonto di un mito politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.171-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Costanza D’Elia, Le pagine e la vita. Francesco De Sanctis nella cultura europea del secondo Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.157-159. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Misteri del chiostro napoletano d’Enrichetta Caracciolo, entre mystères urbains, récit anticlérical et roman national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les mystères urbains en Italie – volume I : Les textes du XIXe siècle, 25, pp.69 - 86. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tristan e la classe operaia al femminile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Il movimento operaio e la trasformazione dell'Europa, 4 (2022), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anna Frisone, Femminismo al lavoro. Come le donne hanno cambiato il sindacato in Italia e in Francia (1968-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.7900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Voix et parcours du féminisme dans les revues de femmes (1870-1970): Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : La cultura e la letteratura italiana dell'esilio nell’Ottocento: nuove indagini, Sabina Gola, Dirk Vanden Berghe (éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.188-190. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchismo e femminismo nelle riviste La donna libertaria (1912-1913) e L’Alba libertaria (1915)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorgimento italiano e emancipazione della donna nelle memorie di Clémentine de Como (1803-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women language literature in Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, III, pp.67-82. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202113901004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et revues féministes anarchistes en Italie au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des journaux pour toutes. Femmes et féministes dans la presse en France, Italie et Espagne au XXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comune al femminile in Europa e in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Comune, l'Europa e l'Italia: realtà e suggestione, 2, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione: Voci e percorsi del femminismo nelle riviste delle donne (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alberto Brambilla, Spade, serti e diademi. Carducci fra poesia e impegno civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.178-181. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donne d'azione e emancipazione: la contessa Maria Martini della Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un garibaldinismo al femminile? Richerche in corso, 1, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes et précurseurs de l’Empire fasciste dans les inscriptions de la Mostra Augustea della Romanità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythe des origines et réalités (géo)politiques: la Mostra Augustea della Romanità (1937-1938), 101, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdlm.13784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l’identité nationale italienne. L’exemple du made in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Enseigner l’italien en Langues Étrangères Appliquées, 23, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction et interprétation des lettres italiennes en France sous le fascisme, entre culture et propagande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.5271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies de Tigre reale, entre l’Italie et la France (Verga, Lermina, Pastrone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions, adaptations, réceptions de l’œuvre de Giovanni Verga, 22, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la poésie et pour la liberté. La transition démocratique de Carducci, de la souveraineté parlementaire à la souveraineté populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° HS 13 (3), pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophètes et prophétie chez Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Prophéties politiques, 21, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parodies Disney des &amp;quot;Promessi sposi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, "Les Fiancés" détournés. Transpositions, parodies et déformations des "Fiancés" de Manzoni du XIXe siècle à nos jours, 64 (1-4), pp.293-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractères nationaux des peuples dans les récits de voyage d’Edmondo De Amicis : latinité, orientalisme et européisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Edmondo De Amicis. Littérature et société, 20, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’inspiration poétique républicaine de Mameli à Carducci : de l’antimonarchisme mazzinien et jacobin à la « démocratie dynastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et figures du soldat patriote et de la nation armée chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Images du soldat au XIXe siècles, 20, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref historique du groupe français des historiens du Risorgimento (des origines à 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura francese e cultura polacca in Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kwartalnik Neofilologiczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXIII (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pezzi. Un giornalista veneziano nella Milano di Stendhal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiancone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.228-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foscolo et la tradition italienne dans les écrits de Giuseppe Mazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Foscolo e la cultura europea (20), pp.269-283. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.2574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Italiens en Russie en 1812 : état de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slavica Occitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Irène SEMENOFF-TIAN-CHANSKY-BAÏDINE (éd.), Confrontations impériales (1812-1814) : Évolution de l’identité et de l’image de la Russie dans le contexte européen, 39, pp.331-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mazzini critique des lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les "rivales latines". Lieux, modalités et figures de la confrontation franco-italienne, 59 (1-4), pp.119-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzini inspirateur des lettres italiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ippolito Nievo et le Risorgimento émancipateur, 11, pp.333-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memoria e celebrazioni italiane della campagna di Russia del 1812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vent’anni dopo Miscellanea di studi, 44, p. 73-89. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/MER2013-044005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et le risorgimento nazionale delle lettere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Risorgimento delle Lettere : l'invention d'un paradigme, 13, p. 149-167. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les célébrations du Risorgimento en France (1911-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’Unité italienne racontée. vol. I : Interprétations et commémorations, 15, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et politique dans L’imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Federico De Roberto : le deuil des illusions, 57 (3-4), pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité et poésie civile chez Carducci et Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna europea di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pimpa, Giulio Coniglio & Cie : personnages et albums italiens contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Littérature de jeunesse italienne du XXe siècle, 14, pp.165-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 150° anniversario dell’Unità d’Italia visto dalla Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Fondazione Ugo La Malfa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe Mazzini : ennemi et père de l’Italie du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L’envers du Risorgimento. Représentations de l’anti-Risorgimento de 1815 à nos jours, 15, pp.357-379. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/italies.3169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études italiennes en France pendant le Ventennio fasciste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fascisme et critique littéraire : les hommes, les idées, les institutions, II (13), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et formation politique des patriotes italiens au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dossier : littérature et politique, 17, [13 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il pensiero letterario di Giuseppe Mazzini tra “letteratura nazionale” e identità europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Domus Mazziniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (1-2), pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli poètes civils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carducci et Pascoli. Perspectives de recherche, 10, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci tra identità democratica e identità nazionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Rivista di Letteratura Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1-2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/nrli.v10i1-2.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère et littérature nationale en Italie (XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, [Dossier : Le caractère national], 11, [7 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et la tradition anticléricale italienne au XIXe siècle. Le discours d’Atto Vannucci pour le quatrième centenaire de 1869</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Philologie et politique, 7, pp.199-216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et la critique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lettres italiennes en France (II). Réception critique, influences, lectures, 8, pp.89-108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique du consensus unitaire en Italie à la fin du XIXe siècle et le mythe de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, mythes et symboles, 4, pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille de Mentana (3 novembre 1867)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 31, pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète et la mémoire des morts : héros et martyrs du Risorgimento dans la poésie de Giosuè Carducci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le poids des disparus. Représentations et mises en intrigue des défunts en littérature, 6, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.3464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giosuè Carducci et le populisme risorgimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le peuple. Formation d'un sujet politique, 1, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’identité nationale en Italie dans Cuore de De Amicis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58/59, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard féminin sur le territoire italien: récits de voyages et de migrations (XVIIIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Comberiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Musiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12kox⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 108, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le donne nel movimento anarchico tra Italia e Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix et parcours du féminisme dans les revues de femmes (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Meazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviana Gazzetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La république en Italie (1848-1948). Héritages, modèles, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Fiancés&amp;quot; détournés. Transpositions, parodies et déformations des &amp;quot;Fiancés&amp;quot; de Manzoni du XIXe siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Novelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Giannetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Comoy Fusaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tome 64, 1-4, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre France et Italie : échanges et réseaux intellectuels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariasilvia Silvia Tatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 251 p., 2018, 978-2-84133-900-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée, volume II: Voix et images du Risorgimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2013, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Unité italienne racontée. Volume I : Interprétations et commémorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Frétigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : l'unité italienne racontée, le Risorgimento célébré et représenté en littérature, dans l'historiographie et dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Caen, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 262 p., 2012, 978-2-84133-423-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carducci et Pascoli. Perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 272 p., 2007, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transalpina.2998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mères de la patrie : représentations et constructions d'une figure nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 327 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La foule en Italie (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 224 p., 2004, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nation en cartes postales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, 217 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de démocratie européenne de Giuseppe Mazzini (1829-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transalpina/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/laboratoireitalien/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/donne-combattenti-nell-italia-del-risorgimento-1122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pendragon.it/catalogo/saggistica/studi-e-ricerche/il-nome-radia-detail.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Climaco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip68dd.html?article679" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88964-7_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Salvetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/pleins-feux-sur-les-femmes-invisibles-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1469" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webetu.unicaen.fr/recherche/mrsh/erlis/2481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdata.unibg.it/dati/bacheca/1047/48209.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.unicaen.fr/recherche/mrsh/erlis/2401" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.116607" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/187710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip253f.html?article653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Comberiati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Musiani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12koy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.030.0095" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3856" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7900" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113901004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02964741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiancone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2013-044005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3169" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/nrli.v10i1-2.192" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.396" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kox" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasilvia Silvia Tatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.285" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03945550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1720" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.212" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transalpina/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/laboratoireitalien/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02985272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/donne-combattenti-nell-italia-del-risorgimento-1122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pendragon.it/catalogo/saggistica/studi-e-ricerche/il-nome-radia-detail.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Longo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Climaco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip68dd.html?article679" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406796v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Salvetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88964-7_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/pleins-feux-sur-les-femmes-invisibles-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1469" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webetu.unicaen.fr/recherche/mrsh/erlis/2481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droit.unicaen.fr/recherche/mrsh/erlis/2401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.116607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01425860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwdata.unibg.it/dati/bacheca/1047/48209.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/187710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01426806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spip253f.html?article653" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Comberiati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Musiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12koy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7861" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.030.0095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03932601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3808" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7900" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113901004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.984" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626468v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.632" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01597889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1287" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01478053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02964741v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiancone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2574" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01406744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MER2013-044005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435892v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.3169" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01435889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/nrli.v10i1-2.192" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417758v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01438673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3464" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.396" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01417755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908665v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kox" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932682v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariasilvia Silvia Tatti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.285" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03945550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1720" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360874v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407333v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01407337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.212" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626152v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>