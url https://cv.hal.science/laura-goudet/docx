--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -490,222 +490,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Écouter les animaux parler. Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/narratologie.11681⟩</w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809786v1</w:t>
+                <w:t xml:space="preserve">hal-04809814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter les animaux parler. Présentation du numéro</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020-2, </w:t>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.8756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.11681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809814v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
@@ -1169,174 +1169,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropomorphisme et sociolecte des mèmes internet : lolcats et cat-lebrities</w:t>
+                <w:t xml:space="preserve">LE DISPOSITIF ICONOTEXTUEL DES MÈMES : CLICHÉS VARIABLES ET SUBVERSION DES GENRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fragmentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/21792194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118780v1</w:t>
+                <w:t xml:space="preserve">hal-02118791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DISPOSITIF ICONOTEXTUEL DES MÈMES : CLICHÉS VARIABLES ET SUBVERSION DES GENRES</w:t>
+                <w:t xml:space="preserve">Anthropomorphisme et sociolecte des mèmes internet : lolcats et cat-lebrities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragmentum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Place des animaux dans les sociétés anglophones contemporaines, XI, pp.59-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5902/21792194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118791v1</w:t>
+                <w:t xml:space="preserve">hal-02118780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de gangs afro-américains sur Internet</w:t>
               </w:r>
@@ -1495,372 +1495,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing Emphases on Fuck in Contemporary Music</w:t>
+                <w:t xml:space="preserve">Le nom des marques en Gironde (Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profanity: Redefining the Limits The F-Word Across Linguistics, Translation and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois : Florent Moncomble, Sigolène Vivier et Guillaume Winter. (Laboratoire textes et Cultures), Sep 2025, Arras, France</w:t>
+              <w:t xml:space="preserve">Festival des Accents, des Langues et des Façons de parler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet; Olivier Glain, Apr 2025, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463407v1</w:t>
+                <w:t xml:space="preserve">hal-05464008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom des marques en Gironde (Occitanie)</w:t>
+                <w:t xml:space="preserve">Panorama des innovations en enseignement de l’anglais oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Accents, des Langues et des Façons de parler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet; Olivier Glain, Apr 2025, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée régionale RANACLES : Innovations en enseignement de l’oral en langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Goudet; Marie Gspann, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464008v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des innovations en enseignement de l’anglais oral</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale RANACLES : Innovations en enseignement de l’oral en langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Goudet; Marie Gspann, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463432v1</w:t>
+                <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performing Emphases on Fuck in Contemporary Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+              <w:t xml:space="preserve">Profanity: Redefining the Limits The F-Word Across Linguistics, Translation and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois : Florent Moncomble, Sigolène Vivier et Guillaume Winter. (Laboratoire textes et Cultures), Sep 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022498v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testimonies and personal representation</w:t>
               </w:r>
@@ -2280,191 +2280,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
+                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616792v1</w:t>
+                <w:t xml:space="preserve">halshs-04616785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
+                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616785v1</w:t>
+                <w:t xml:space="preserve">halshs-04616792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
               </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours militants en ligne : Que disent les trolls ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2849,64 +2849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours animal. Langages, interactions, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3394,64 +3394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3836,51 +3836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B543555E"/>
+    <w:nsid w:val="A075DB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4067,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187905096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bibi&#233;-Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immersion-revue.fr/numeros/respawn-1-mondesouverts-2/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/nommer-le-corps-nommer-la-maladie-modeles-de-representation/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ren&#233;e Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA131018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187905096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bibi&#233;-Emerit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immersion-revue.fr/numeros/respawn-1-mondesouverts-2/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/nommer-le-corps-nommer-la-maladie-modeles-de-representation/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ren&#233;e Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA131018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>