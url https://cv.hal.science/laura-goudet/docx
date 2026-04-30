--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1461,1237 +1461,1306 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom des marques en Gironde (Occitanie)</w:t>
+                <w:t xml:space="preserve">Normalisation de l’anglais en Afrique de l’Ouest : les dictionnaires d’anglais du Nigéria et du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Accents, des Langues et des Façons de parler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet; Olivier Glain, Apr 2025, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire du collectif DéLiCorTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samia Ounoughi; Agnès Tutin, Apr 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464008v1</w:t>
+                <w:t xml:space="preserve">hal-05585937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des innovations en enseignement de l’anglais oral</w:t>
+                <w:t xml:space="preserve">Le nom des marques en Gironde (Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale RANACLES : Innovations en enseignement de l’oral en langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Goudet; Marie Gspann, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Festival des Accents, des Langues et des Façons de parler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet; Olivier Glain, Apr 2025, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463432v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama des innovations en enseignement de l’anglais oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+              <w:t xml:space="preserve">Journée régionale RANACLES : Innovations en enseignement de l’oral en langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Goudet; Marie Gspann, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022498v1</w:t>
+                <w:t xml:space="preserve">hal-05463432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing Emphases on Fuck in Contemporary Music</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profanity: Redefining the Limits The F-Word Across Linguistics, Translation and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois : Florent Moncomble, Sigolène Vivier et Guillaume Winter. (Laboratoire textes et Cultures), Sep 2025, Arras, France</w:t>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463407v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testimonies and personal representation</w:t>
+                <w:t xml:space="preserve">Performing Emphases on Fuck in Contemporary Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research seminar: Futures of Digital Narrative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Universitaire de Norvège à Paris; Prof. Scott Rettberg, UiB; Ola Johnsen, UiB, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Profanity: Redefining the Limits The F-Word Across Linguistics, Translation and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois : Florent Moncomble, Sigolène Vivier et Guillaume Winter. (Laboratoire textes et Cultures), Sep 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464025v1</w:t>
+                <w:t xml:space="preserve">hal-05463407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students would just laugh at me if I tried to speak like you people&amp;quot;: Describing prominent features of Nigerian English in descriptive and normative works</w:t>
+                <w:t xml:space="preserve">Testimonies and personal representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Colloque d’avril sur l’anglais oral de Villetaneuse : La proéminence en anglais oral / Prominence in Spoken English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALOES, Mar 2024, Villetaneuse (Université Paris 13), France</w:t>
+              <w:t xml:space="preserve">Research seminar: Futures of Digital Narrative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Universitaire de Norvège à Paris; Prof. Scott Rettberg, UiB; Ola Johnsen, UiB, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464017v1</w:t>
+                <w:t xml:space="preserve">hal-05464025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Truc », un outil flou de communication professionnelle</w:t>
+                <w:t xml:space="preserve">Students would just laugh at me if I tried to speak like you people&amp;quot;: Describing prominent features of Nigerian English in descriptive and normative works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations sociolinguistiques du Travail : Pratiques, Discours, Enjeux, Pistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adam Wilson; Transformations Sociolinguistiques du Travail (UL Emergence/exploratoire, IDEA axe Langue et supports), Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">21e Colloque d’avril sur l’anglais oral de Villetaneuse : La proéminence en anglais oral / Prominence in Spoken English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALOES, Mar 2024, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464015v1</w:t>
+                <w:t xml:space="preserve">hal-05464017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author-ities in queer games</w:t>
+                <w:t xml:space="preserve">« Truc », un outil flou de communication professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Games and Literary Theory 2023 Intent/Intentionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
+              <w:t xml:space="preserve">Transformations sociolinguistiques du Travail : Pratiques, Discours, Enjeux, Pistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Wilson; Transformations Sociolinguistiques du Travail (UL Emergence/exploratoire, IDEA axe Langue et supports), Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616798v1</w:t>
+                <w:t xml:space="preserve">hal-05464015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queeriser le jeu vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Author-ities in queer games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Queeriser, dit-on? Questionnements sur les apports des perspectives queers en recherche et en création"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conference Games and Literary Theory 2023 Intent/Intentionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04616815v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les anglais africains par les dictionnaires nationaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Queeriser le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Congrès du R2AD : l’analyse du discours en contexte africain: une analyse du discours située?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R2AD, Nov 2023, Saint Louis du Sénégal, Senegal</w:t>
+              <w:t xml:space="preserve">Colloque "Queeriser, dit-on? Questionnements sur les apports des perspectives queers en recherche et en création"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464033v1</w:t>
+                <w:t xml:space="preserve">halshs-04616815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
+                <w:t xml:space="preserve">Appréhender les anglais africains par les dictionnaires nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">Premier Congrès du R2AD : l’analyse du discours en contexte africain: une analyse du discours située?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R2AD, Nov 2023, Saint Louis du Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616785v1</w:t>
+                <w:t xml:space="preserve">hal-05464033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
+                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616792v1</w:t>
+                <w:t xml:space="preserve">halshs-04616785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
+                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Replaying Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Alberta (online), France</w:t>
+              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616775v1</w:t>
+                <w:t xml:space="preserve">halshs-04616792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours militants en ligne : Que disent les trolls ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux sociaux, traces numériques et communication électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UMR Idées Le Havre [et le] Département Information communication, IUT du Havre, Jun 2018, Le Havre, France. pp.833</w:t>
+              <w:t xml:space="preserve">Replaying Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Alberta (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955677v1</w:t>
+                <w:t xml:space="preserve">halshs-04616775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours militants en ligne : Que disent les trolls ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux sociaux, traces numériques et communication électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UMR Idées Le Havre [et le] Département Information communication, IUT du Havre, Jun 2018, Le Havre, France. pp.833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité numérique, identité urbaine : représentations de la ville et des citoyens sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias numériques &amp; Communication électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Liénard; Sami Zlitni, Jun 2016, Le Havre, France. pp.897-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,185 +2770,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images, travail et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotoraharimanana Herilalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.4444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours animal. Langages, interactions, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2908,73 +2977,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/6587, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing exchanging private public spaces digital social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zlitni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3003,51 +3072,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3057,361 +3126,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No papers, please&amp;quot;: repousser les frontières dans Mass Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créatures de la Nuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Respawn n°2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tout y est : l’art et la maladie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs Carnet; Lucie Bernard; Véronique Liard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer le corps, nommer la maladie : modèles de représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Médecine et Langage, 978-2-35935-440-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizomes temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Cayatte; Audrey Tuaillon Démesy; Laurent di Filippo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités et imaginaires du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Liège, 2023, Jeu / Play / Spiel, 2875623702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing “Hard Lads”: straight masculinity failures as a multimodal performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas y narrativas del cuerpo = Politiques et récits du corps = Politics and Narratives of the Body</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3440,124 +3509,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique, identité urbaine : représentations de la ville et des citoyens sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sami Zlitni; Fabien Liénard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et communication électronique : enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.15-26, 2019, 978-2-35935233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3567,91 +3636,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« No papers, please! » : Repousser les frontières dans Mass Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3661,114 +3730,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectologie grapho-phonématique de deux communautés virtuelles : pour une approche discursive des communaulectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Renée Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Paris-Nord - Paris XIII, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA131018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01230557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3836,51 +3905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A075DB3E"/>
+    <w:nsid w:val="6DA5AB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4067,51 +4136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187905096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bibi&#233;-Emerit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immersion-revue.fr/numeros/respawn-1-mondesouverts-2/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/nommer-le-corps-nommer-la-maladie-modeles-de-representation/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879601v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ren&#233;e Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA131018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187905096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bibi&#233;-Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immersion-revue.fr/numeros/respawn-1-mondesouverts-2/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/nommer-le-corps-nommer-la-maladie-modeles-de-representation/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ren&#233;e Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA131018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>