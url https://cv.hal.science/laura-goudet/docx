--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -490,222 +490,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter les animaux parler. Présentation du numéro</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+                <w:t xml:space="preserve">Tony Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.8756⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.11681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809814v1</w:t>
+                <w:t xml:space="preserve">hal-04809786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Écouter les animaux parler. Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gheeraert</w:t>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/narratologie.11681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809786v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
@@ -1022,174 +1022,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scots as a cultural marker of belonging on forums</w:t>
+                <w:t xml:space="preserve">« Tu sais que tu viens de [Ville] quand… » : Communauté urbaine en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> RUA-L : Revista da Universidade de Aveiro. Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.280-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/rua.v22i2.8647443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119774v1</w:t>
+                <w:t xml:space="preserve">hal-01847033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tu sais que tu viens de [Ville] quand… » : Communauté urbaine en ligne</w:t>
+                <w:t xml:space="preserve">Scots as a cultural marker of belonging on forums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> RUA-L : Revista da Universidade de Aveiro. Letras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20396/rua.v22i2.8647443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847033v1</w:t>
+                <w:t xml:space="preserve">hal-02119774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DISPOSITIF ICONOTEXTUEL DES MÈMES : CLICHÉS VARIABLES ET SUBVERSION DES GENRES</w:t>
               </w:r>
@@ -1564,372 +1564,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nom des marques en Gironde (Occitanie)</w:t>
+                <w:t xml:space="preserve">Performing Emphases on Fuck in Contemporary Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival des Accents, des Langues et des Façons de parler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet; Olivier Glain, Apr 2025, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Profanity: Redefining the Limits The F-Word Across Linguistics, Translation and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois : Florent Moncomble, Sigolène Vivier et Guillaume Winter. (Laboratoire textes et Cultures), Sep 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464008v1</w:t>
+                <w:t xml:space="preserve">hal-05463407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des innovations en enseignement de l’anglais oral</w:t>
+                <w:t xml:space="preserve">Le nom des marques en Gironde (Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale RANACLES : Innovations en enseignement de l’oral en langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Goudet; Marie Gspann, Jun 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Festival des Accents, des Langues et des Façons de parler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet; Olivier Glain, Apr 2025, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463432v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama des innovations en enseignement de l’anglais oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
+              <w:t xml:space="preserve">Journée régionale RANACLES : Innovations en enseignement de l’oral en langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Goudet; Marie Gspann, Jun 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022498v1</w:t>
+                <w:t xml:space="preserve">hal-05463432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing Emphases on Fuck in Contemporary Music</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repenser la formation des enseignant·es à l'aune des nouveaux enjeux de l'enseignement de la phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profanity: Redefining the Limits The F-Word Across Linguistics, Translation and the Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois : Florent Moncomble, Sigolène Vivier et Guillaume Winter. (Laboratoire textes et Cultures), Sep 2025, Arras, France</w:t>
+              <w:t xml:space="preserve">22es Journées d'études de l'ALOES – Lʼanglais oral en classe au XXIe siècle : normes et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des anglicistes pour les études de langue orale dans l’enseignement supérieur, secondaire et primaire (ALOES), Mar 2025, Mont-Saint-Aignan (Université de Rouen-Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463407v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testimonies and personal representation</w:t>
               </w:r>
@@ -2349,191 +2349,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
+                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616785v1</w:t>
+                <w:t xml:space="preserve">halshs-04616792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplier les sens de “truc” dans le contexte de la création vidéoludique</w:t>
+                <w:t xml:space="preserve">Unloading ‘truc(s)’s meanings: poiesis and pragmatics of a creative shell word</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’étude Ludoling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conference Game Analysis Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04616792v1</w:t>
+                <w:t xml:space="preserve">halshs-04616785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and the Equilibrium of Failure</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours militants en ligne : Que disent les trolls ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bibié-Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,64 +2918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours animal. Langages, interactions, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3463,64 +3463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3905,51 +3905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA5AB68"/>
+    <w:nsid w:val="B7FA4D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4136,51 +4136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187905096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11681" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bibi&#233;-Emerit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immersion-revue.fr/numeros/respawn-1-mondesouverts-2/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/nommer-le-corps-nommer-la-maladie-modeles-de-representation/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ren&#233;e Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA131018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-goudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4902-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187905096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12548-8.p.0057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zlitni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Li&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.4112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585937v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bibi&#233;-Emerit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Castanier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dahak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immersion-revue.fr/numeros/respawn-1-mondesouverts-2/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/nommer-le-corps-nommer-la-maladie-modeles-de-representation/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ren&#233;e Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA131018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>