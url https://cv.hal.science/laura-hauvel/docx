--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -142,51 +142,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Axes de recherche:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histoire littéraire française du XIXème et plus particulièrement de la fin XIXème siècle-début XXème siècle;Relations transtextuelles;Les récits brefs au XIXème siècle;Presse et Littérature;Bohème littéraire et artistique;La fantaisie et le grotesque;Littérature et Art</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Compétences transversales</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> :Coordination de projet;Accompagnement des personnes en situation de handicap;Médiation scientifique;Bibliothéconomie</w:t>
+        <w:t xml:space="preserve"> :Techniques rédactionnelles;Gestion de projet;Accompagnement des personnes en situation de handicap;Médiation scientifique et culturelle;Bibliothéconomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>