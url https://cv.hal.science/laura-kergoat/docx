--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -923,51 +923,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of clogging and copper-contaminated water on microbial communities in the hyporheic zone</w:t>
+                <w:t xml:space="preserve">Responses of microbial communities exposed to combined stressors in hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
@@ -1002,97 +1002,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic YR 2021 - First international webinar of young microbial ecotoxicology researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">ContaSed 2021 - 2nd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793173v1</w:t>
+                <w:t xml:space="preserve">hal-03793180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of microbial communities exposed to combined stressors in hyporheic zone</w:t>
+                <w:t xml:space="preserve">Combined effects of clogging and copper-contaminated water on microbial communities in the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
@@ -1127,73 +1127,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ContaSed 2021 - 2nd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic YR 2021 - First international webinar of young microbial ecotoxicology researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793180v1</w:t>
+                <w:t xml:space="preserve">hal-03793173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses structurelles et fonctionnelles de communautés microbiennes périphytiques à une exposition chronique à deux antibiotiques sulfamidés</w:t>
               </w:r>
@@ -1330,269 +1330,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPPER ALTERS THE MICROBIAL RESPONSES IN SEDIMENT DURING DROUGHT</w:t>
+                <w:t xml:space="preserve">Clogging and environmental copper contamination have stronger effects on hyporheic microbial communities in the first centimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Datry</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314657v1</w:t>
+                <w:t xml:space="preserve">hal-03793166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clogging and environmental copper contamination have stronger effects on hyporheic microbial communities in the first centimeters</w:t>
+                <w:t xml:space="preserve">COPPER ALTERS THE MICROBIAL RESPONSES IN SEDIMENT DURING DROUGHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Datry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Denmark. 2022</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793166v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02641-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.643719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03487091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse-Hoggan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.753647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05122-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kergoat Laura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motte Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230065v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02641-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.643719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03487091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse-Hoggan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.753647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05122-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kergoat Laura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motte Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791915v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230065v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>