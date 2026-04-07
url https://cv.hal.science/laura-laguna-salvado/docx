--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1166,589 +1166,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
+                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671545v1</w:t>
+                <w:t xml:space="preserve">hal-03920852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lartigau</w:t>
+                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique CFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920688v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique CFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920852v1</w:t>
+                <w:t xml:space="preserve">hal-03920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager l’implication des apprenants en combinant apprentissage par problème et outils numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214092v1</w:t>
+                <w:t xml:space="preserve">hal-03508749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encourager l’implication des apprenants en combinant apprentissage par problème et outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saumonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal (en ligne), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508749v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
               </w:r>
@@ -2523,347 +2523,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more relevant research on humanitarian disaster management coordination</w:t>
+                <w:t xml:space="preserve">Humanitarian value stream mapping: application to the EBOLA outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Comes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartel van de Walle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015 - The 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway. 8 p</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015 - The 12th International Conference on Information Systems for Crisis Response and Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697487v1</w:t>
+                <w:t xml:space="preserve">hal-01714501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Literature Divergences of the Humanitarian Supply Chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards more relevant research on humanitarian disaster management coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lauras</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartel van de Walle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM-MED 2015 - 2nd International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCRAM 2015 - The 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611007v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian value stream mapping: application to the EBOLA outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Literature Divergences of the Humanitarian Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Baharmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Comes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lauras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tina Comes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015 - The 12th International Conference on Information Systems for Crisis Response and Management </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCRAM-MED 2015 - 2nd International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia. p.194-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24399-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714501v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Health Disaster: Research Design for the Response to the 2014 West African Ebola Outbreak</w:t>
               </w:r>
@@ -3395,51 +3395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2882-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinatine Comes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van de Walle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Baharmand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van De Walle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.06.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2882-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinatine Comes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van de Walle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Baharmand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van De Walle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.06.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>