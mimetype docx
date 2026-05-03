--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1166,403 +1166,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique CFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920852v1</w:t>
+                <w:t xml:space="preserve">hal-03920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671545v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lartigau</w:t>
+                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique CFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920688v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,51 +1734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2882-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinatine Comes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van de Walle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Baharmand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van De Walle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.06.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uche Okongwu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Comes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2882-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Wambugu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saumonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362849v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.196" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04471377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinatine Comes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01714501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01697487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van de Walle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Baharmand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24399-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel van De Walle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.06.061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018EMAC0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01681397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/us/book/9781137590985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>