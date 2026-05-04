--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -140,372 +140,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les représentations des patientes ostéoporotiques : un enjeu majeur pour améliorer l’observance ?</w:t>
+                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Journée Scientifique du GRIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche et d’Information sur les Ostéoporoses, Jan 2025, Salons de l'Aveyron (Paris), France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896422v1</w:t>
+                <w:t xml:space="preserve">hal-05162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+                <w:t xml:space="preserve">Les aspects psychologiques des traitements anti-ostéoporotiques : une analyse en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Baussard</w:t>
+                <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162642v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects psychologiques des traitements anti-ostéoporotiques : une analyse en réseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comprendre les représentations des patientes ostéoporotiques : un enjeu majeur pour améliorer l’observance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+                <w:t xml:space="preserve">Fabienne Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">38e Journée Scientifique du GRIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d’Information sur les Ostéoporoses, Jan 2025, Salons de l'Aveyron (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230358v1</w:t>
+                <w:t xml:space="preserve">hal-04896422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir, grandir, se taire : liens familiaux sous tension chez les jeunes aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “ Métamorphoses des liens à l’adolescence : reconfigurations ou invariants ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Adolescents et Comité Départemental d'Education pour la Santé du Gard, Oct 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -530,77 +530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité-Préoccupations : une perception clé pour optimiser la prise en charge des femmes avec ostéoporose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -625,77 +625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions des patientes ostéoporotiques et de leurs rhumatologues sur la maladie, le traitement et la relation patient-médecin ? Une analyse qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36è Congrès de la Société Française de Rhumatologie (SFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -720,64 +720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer le doute du patient en ETP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées ETP Rhumato Grand Est « Education Thérapeutique du Patient »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -847,64 +847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience des pères ayant un enfant hospitalisé pour tumeur cérébrale : une étude exploratoire sur les points de vue des pères et des soignants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,77 +968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des patientes ostéoporotiques vis-à-vis des traitements prescrits : une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.82-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,77 +1072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between prescribed anti-osteoporotic treatment and necessity-concerns assessment: a psychological network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.4098-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1176,77 +1176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la représentation des traitements anti-ostéoporotiques sur l’observance thérapeutique : revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Marocaine de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,77 +1280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Validation of the Life Engagement Test Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Florquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,77 +1442,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception que les patientes ostéoporotiques ont de leur maladie influence-t-elle la perception de la nécessité de prendre son traitement et les préoccupations inhérentes à celui-ci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36è Congrès Français de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1537,77 +1537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nécessité et préoccupations vis-à-vis des traitements anti-ostéoporotiques : quels sont les facteurs d'influence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques. 12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1632,77 +1632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations cognitives et émotionnelles de l’ostéoporose sur les croyances liées aux traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques. 12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1727,64 +1727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations par les patientes et leurs médecins rhumatologues du traitement médicamenteux anti-ostéoporotique : résultats préliminaires d'une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the disease by osteoporotic patients : Preliminary results of a qualitative approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,64 +1891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient physician relationship across therapeutic observance and their expectations of treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,64 +1973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteoporosis, perception of disease and observance to therapy : presentation of a thesis work design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Conference of the European Health Psychology Society - EHPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2055,64 +2055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, Ostéoporose et Adhésion thérapeutique : Premiers résultats d'un travail de recherche exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,51 +2306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemetayer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julie Bourque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114901ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04611-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24398/A.461.2022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03282115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemetayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julie Bourque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114901ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04611-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24398/A.461.2022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03282115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>