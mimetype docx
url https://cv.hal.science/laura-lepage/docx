--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -140,467 +140,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+                <w:t xml:space="preserve">Soutenir, grandir, se taire : liens familiaux sous tension chez les jeunes aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque “ Métamorphoses des liens à l’adolescence : reconfigurations ou invariants ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Adolescents et Comité Départemental d'Education pour la Santé du Gard, Oct 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162642v1</w:t>
+                <w:t xml:space="preserve">hal-05306612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aspects psychologiques des traitements anti-ostéoporotiques : une analyse en réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230358v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les représentations des patientes ostéoporotiques : un enjeu majeur pour améliorer l’observance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les aspects psychologiques des traitements anti-ostéoporotiques : une analyse en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lemetayer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38e Journée Scientifique du GRIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche et d’Information sur les Ostéoporoses, Jan 2025, Salons de l'Aveyron (Paris), France</w:t>
+              <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896422v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir, grandir, se taire : liens familiaux sous tension chez les jeunes aidants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comprendre les représentations des patientes ostéoporotiques : un enjeu majeur pour améliorer l’observance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “ Métamorphoses des liens à l’adolescence : reconfigurations ou invariants ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Adolescents et Comité Départemental d'Education pour la Santé du Gard, Oct 2025, Nîmes, France</w:t>
+              <w:t xml:space="preserve">38e Journée Scientifique du GRIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d’Information sur les Ostéoporoses, Jan 2025, Salons de l'Aveyron (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306612v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité-Préoccupations : une perception clé pour optimiser la prise en charge des femmes avec ostéoporose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -625,77 +625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions des patientes ostéoporotiques et de leurs rhumatologues sur la maladie, le traitement et la relation patient-médecin ? Une analyse qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36è Congrès de la Société Française de Rhumatologie (SFR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -720,64 +720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer le doute du patient en ETP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées ETP Rhumato Grand Est « Education Thérapeutique du Patient »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -847,64 +847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience des pères ayant un enfant hospitalisé pour tumeur cérébrale : une étude exploratoire sur les points de vue des pères et des soignants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Labrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,77 +968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions des patientes ostéoporotiques vis-à-vis des traitements prescrits : une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.82-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1072,77 +1072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between prescribed anti-osteoporotic treatment and necessity-concerns assessment: a psychological network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.4098-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1176,77 +1176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la représentation des traitements anti-ostéoporotiques sur l’observance thérapeutique : revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Marocaine de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,77 +1280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Validation of the Life Engagement Test Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Florquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,77 +1442,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception que les patientes ostéoporotiques ont de leur maladie influence-t-elle la perception de la nécessité de prendre son traitement et les préoccupations inhérentes à celui-ci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36è Congrès Français de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1537,77 +1537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nécessité et préoccupations vis-à-vis des traitements anti-ostéoporotiques : quels sont les facteurs d'influence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques. 12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1632,77 +1632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations cognitives et émotionnelles de l’ostéoporose sur les croyances liées aux traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir des comportements favorables pour la santé : Enjeux théoriques et méthodologiques. 12ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1727,64 +1727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations par les patientes et leurs médecins rhumatologues du traitement médicamenteux anti-ostéoporotique : résultats préliminaires d'une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the disease by osteoporotic patients : Preliminary results of a qualitative approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,64 +1891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patient physician relationship across therapeutic observance and their expectations of treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,64 +1973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteoporosis, perception of disease and observance to therapy : presentation of a thesis work design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Conference of the European Health Psychology Society - EHPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2055,64 +2055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, Ostéoporose et Adhésion thérapeutique : Premiers résultats d'un travail de recherche exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,51 +2306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemetayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julie Bourque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114901ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04611-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24398/A.461.2022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03282115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306612v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lemetayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hassler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julie Bourque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114901ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04611-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24398/A.461.2022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03282115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03291864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>