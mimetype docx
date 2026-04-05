--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2126,51 +2126,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2019 - 8ème Journées de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">JPC 2019 - 8èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgium. pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2279,51 +2279,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalies Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.155-156, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2400,55 +2400,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2023 - 9ème Journée de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , 9ème Journée de Phonétique Clinique : « Prendre la mesure de la parole », pp.19-21, 2023</w:t>
+              <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.19-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3055,51 +3055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D24016C"/>
+    <w:nsid w:val="0C57CA4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>