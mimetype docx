--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -3055,51 +3055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C57CA4F"/>
+    <w:nsid w:val="A5C537BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>