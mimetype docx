--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">90167622180703341928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=T4OoMNEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -200,553 +221,553 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to Canadian French Cued Speech Improves Consonant Articulation in Children With Cochlear Implants: Acoustic and Articulatory Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (10S), pp.4069-4095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de travail des enfants sourds porteurs d’implant cochléaire utilisant différentes approches de rééducation langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (2), pp.77-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2024.0785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech rehabilitation in children with cochlear implants using a multisensory (French Cued Speech) or a hearing-focused (Auditory Verbal Therapy) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Collection on Cochlear Implantation and Speech Perception, 17, pp.1152516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1152516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cued Speech Enhances Speech-in-Noise Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (3), pp.223-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/deafed/enz003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -756,1437 +777,1437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the ultrasound probe affect articulatory gestures in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la Langue française Parlée Complétée et de l’Auditory Verbal Therapy sur la production de parole d’enfants porteurs d’implants cochléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Internationale d’orthophonie UNADREO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonword repetition in children with cochlear implants using different speech and language rehabilitation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3947-3951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’un apprentissage de la Langue française Parlée Complétée (LfPC) sur la conscience phonologique d’enfants entendants francophones en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS - 89ème congrès de l’ACFAS (Association canadienne-française pour l’avancement des sciences). Éducation des élèves sourds ou ayant une surdité : entre participation sociale, inclusion et littératie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ménard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.250-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273490v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consonant production in children with cochlear implants and exposed to Canadian French Cued Speech: an acoustic and articulatory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+              <w:t xml:space="preserve">SMC 2022 - 8th International Conference on Speech Motor Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273482v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de parole chez l’enfant porteur d’implant(s) cochléaire(s) : Étude sur l’Auditory Verbal Therapy et la Langue française Parlée Complétée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sustaining speech development in French-speaking children fitted with CI: a comparative study on different intervention strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loevenbruck Helene</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AEAL 2022 - X AEAL Congress of Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Girona, Spain. pp.147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940349v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech production in children with cochlear implants: contribution of French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPLA 2021 - International Clinical Phonetics and Linguistics Association (ICPLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Glasgow ( Virtual ), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of French Cued Speech on speech production in children with cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Perspectives on Language in Children with Hearing Loss”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney (online), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de parole chez l’enfant porteur d’implant cochléaire : apport de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lœvenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 6e conférence conjointe 33e Journées d'Études sur la Parole, 27e Traitement Automatique des Langues Naturelles, 22e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.388-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological skills in children with cochlear implants: Contribution of a Cued Speech education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPC 2019 - International Child Phonology Conference (ICPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement phonologique de l’enfant implanté : l’apport de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schott-Brua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2019 - 8èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgium. pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2196,379 +2217,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de parole chez les enfants porteurs d'implants cochléaires : Apports de l'Auditory Verbal Therapy et de la Langue française Parlée Complétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalies Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.155-156, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la production de consonnes chez les enfants porteurs d’implants cochléaires lorsqu’ils sont exposés à la Langue française Parlée Complétée : corrélats acoustiques et articulatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Tiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2023 - 9èmes Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , pp.19-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of French Cued Speech on consonant production in children with cochlear implants: an ultrasound study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2020 - 12th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Providence (virtual), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2578,143 +2599,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cued Speech Proficiency improves Segment and Cluster Accuracy in French-speaking Children with Cochlear Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2724,100 +2745,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de parole chez l'enfant sourd : bénéfices de l'exposition à la Langue française Parlée Complétée associée à l'implantation cochléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022GRALS030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03959138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2827,167 +2848,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences langagières de l'enfant sourd : élaboration d’une grille de cotation des actes de langage, annexe à la batterie EVALO 2-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01080375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences linguistiques de l'enfant sourd. Évaluation de la pragmatique et de la morphosyntaxe à partir de la batterie EVALO 2-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00838287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3055,51 +3076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5C537BA"/>
+    <w:nsid w:val="6B1F9CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3286,51 +3307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-machart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0956-5599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267327161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90167622180703341928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01080375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00838287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-machart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0956-5599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267327161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90167622180703341928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=T4OoMNEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#339;venbruck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tiede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Van Bogaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2024.0785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1152516" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bayard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Strauss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enz003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872176v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clart&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Bull" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03940349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loevenbruck Helene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-27" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Meloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Puissant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798562v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schott-Brua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalies Consortium" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098745v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01080375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00838287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>