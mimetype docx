--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1535,204 +1535,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular Complications in Survivors of the Ebola Outbreak in Guinea</w:t>
+                <w:t xml:space="preserve">Chlamyweb Study II: a randomised controlled trial (RCT) of an online offer of home-based Chlamydia trachomatis sampling in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Hereth-Hebert</w:t>
+                <w:t xml:space="preserve">Delphine Kersaudy-Rahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Oury Bah</w:t>
+                <w:t xml:space="preserve">Nathalie Lydié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Etard</w:t>
+                <w:t xml:space="preserve">Chloé Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Resnikoff</w:t>
+                <w:t xml:space="preserve">Cécile Bebear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajo.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (3), pp.188-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2015-052510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793515v1</w:t>
+                <w:t xml:space="preserve">hal-01605923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary assessment of post-Ebola sequelae in Guinea (Postebogui): an observational cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,191 +1773,191 @@
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (5), pp.545 - 552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30516-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamyweb Study II: a randomised controlled trial (RCT) of an online offer of home-based Chlamydia trachomatis sampling in France.</w:t>
+                <w:t xml:space="preserve">Ocular Complications in Survivors of the Ebola Outbreak in Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Kersaudy-Rahib</w:t>
+                <w:t xml:space="preserve">Esther Hereth-Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lydié</w:t>
+                <w:t xml:space="preserve">Mamadou Oury Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura March</w:t>
+                <w:t xml:space="preserve">Jean François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bebear</w:t>
+                <w:t xml:space="preserve">Serge Resnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (3), pp.188-195. </w:t>
+              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.114 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2015-052510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajo.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605923v1</w:t>
+                <w:t xml:space="preserve">hal-01793515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussing HIV Status: Is It Easier After 10 Years of Antiretroviral Treatment? The ANRS CO8 APROCO-COPILOTE Cohort</w:t>
               </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the musculoskeletal symptoms observed among survivors of Ebola virus disease in the Postebogui cohort in Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,51 +3252,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t>
+                <w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
@@ -3327,97 +3327,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotoanosy Tahiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aunoble Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café du labo du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667628v1</w:t>
+                <w:t xml:space="preserve">hal-03667622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t>
+                <w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
@@ -3448,174 +3448,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotoanosy Tahiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aunoble Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Café du labo du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667622v1</w:t>
+                <w:t xml:space="preserve">hal-03667628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First Comprehensive Long-Term Assessment of Musculoskeletal Consequences among Ebola Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual European Congress of Rhumatology (EULAR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtuel - Online, France. , Annals of the Rheumatic Diseases, 79, pp.821 / FRI0447, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-eular.1218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les enjeux de transition ravivent les paradoxes des sports de/pour/contre la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Marseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3625,73 +3791,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d’un espace en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Espace et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du sommeil : la place des événements de vie parmi les facteurs associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3700,110 +3866,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Beck; C. Cavalin; F. Maillochon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et santé en France : état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.183-199, 2010, 9782110083722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques addictives des jeunes adultes : l’impact des caractéristiques socidémographiques et des événements de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3836,65 +4002,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Beck; C. Cavalin; F. Maillochon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et santé en France : état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.201-217, 2010, 9782110083722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3962,51 +4128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1366CD5F"/>
+    <w:nsid w:val="354836B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F3655AF"/>
+    <w:nsid w:val="57619274"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4344,51 +4510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-march" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1568-3812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lped.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Support-a-la-recherche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/les-groupes/mate-shs-codapro/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01377-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745506519848546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hereth-Hebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Bah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Resnikoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2016.12.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30516-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kersaudy-Rahib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebear" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2015-052510" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1328-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Izard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kex074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Mory Keita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Sy Savan&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morifod&#233; Doukoure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-017-1280-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lavole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Spano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouanfack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Bonono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(13)70073-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01085970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi St&#246;ckl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pallitto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia-Moreno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L March" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cavalin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillochon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marseille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Puga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;ger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-march" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1568-3812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lped.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Support-a-la-recherche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/les-groupes/mate-shs-codapro/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01377-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745506519848546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kersaudy-Rahib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebear" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2015-052510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30516-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hereth-Hebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Bah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Resnikoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2016.12.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1328-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Izard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kex074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Mory Keita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Sy Savan&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morifod&#233; Doukoure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-017-1280-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lavole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Spano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouanfack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Bonono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(13)70073-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01085970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi St&#246;ckl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pallitto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia-Moreno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L March" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cavalin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillochon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.1218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marseille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Puga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>