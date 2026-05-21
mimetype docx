--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1535,619 +1535,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamyweb Study II: a randomised controlled trial (RCT) of an online offer of home-based Chlamydia trachomatis sampling in France.</w:t>
+                <w:t xml:space="preserve">Discussing HIV Status: Is It Easier After 10 Years of Antiretroviral Treatment? The ANRS CO8 APROCO-COPILOTE Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Kersaudy-Rahib</w:t>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lydié</w:t>
+                <w:t xml:space="preserve">Vanessa Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura March</w:t>
+                <w:t xml:space="preserve">Christian Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bebear</w:t>
+                <w:t xml:space="preserve">Lucile Hardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (3), pp.188-195. </w:t>
+              <w:t xml:space="preserve">AIDS and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.118 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2015-052510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10461-016-1328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605923v1</w:t>
+                <w:t xml:space="preserve">hal-01490237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary assessment of post-Ebola sequelae in Guinea (Postebogui): an observational cohort study</w:t>
+                <w:t xml:space="preserve">Chlamyweb Study II: a randomised controlled trial (RCT) of an online offer of home-based Chlamydia trachomatis sampling in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Etard</w:t>
+                <w:t xml:space="preserve">Delphine Kersaudy-Rahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
+                <w:t xml:space="preserve">Nathalie Lydié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Leroy</w:t>
+                <w:t xml:space="preserve">Chloé Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Taverne</w:t>
+                <w:t xml:space="preserve">Cécile Bebear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30516-3⟩</w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (3), pp.188-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2015-052510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792451v1</w:t>
+                <w:t xml:space="preserve">hal-01605923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular Complications in Survivors of the Ebola Outbreak in Guinea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary assessment of post-Ebola sequelae in Guinea (Postebogui): an observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Hereth-Hebert</w:t>
+                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Oury Bah</w:t>
+                <w:t xml:space="preserve">Sandrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Etard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
+                <w:t xml:space="preserve">Abdoulaye Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Resnikoff</w:t>
+                <w:t xml:space="preserve">Bernard Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.114 - 121. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.545 - 552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajo.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30516-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793515v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing HIV Status: Is It Easier After 10 Years of Antiretroviral Treatment? The ANRS CO8 APROCO-COPILOTE Cohort</w:t>
+                <w:t xml:space="preserve">Ocular Complications in Survivors of the Ebola Outbreak in Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Esther Hereth-Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Laguette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura March</w:t>
+                <w:t xml:space="preserve">Mamadou Oury Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rabaud</w:t>
+                <w:t xml:space="preserve">Jean François Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Hardel</w:t>
+                <w:t xml:space="preserve">Serge Resnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.118 - 128. </w:t>
+              <w:t xml:space="preserve">American Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.114 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10461-016-1328-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajo.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490237v1</w:t>
+                <w:t xml:space="preserve">hal-01793515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the musculoskeletal symptoms observed among survivors of Ebola virus disease in the Postebogui cohort in Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depressive symptoms among survivors of Ebola virus disease in Conakry (Guinea): preliminary results of the PostEboGui cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamady Mory Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Sy Savané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,51 +4128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="354836B8"/>
+    <w:nsid w:val="24647137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57619274"/>
+    <w:nsid w:val="238A9F43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4510,51 +4510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-march" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1568-3812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lped.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Support-a-la-recherche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/les-groupes/mate-shs-codapro/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01377-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745506519848546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kersaudy-Rahib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebear" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2015-052510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30516-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hereth-Hebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Bah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Resnikoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2016.12.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1328-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Izard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kex074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Mory Keita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Sy Savan&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morifod&#233; Doukoure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-017-1280-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lavole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Spano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouanfack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Bonono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(13)70073-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01085970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi St&#246;ckl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pallitto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia-Moreno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L March" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cavalin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillochon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.1218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marseille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Puga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-march" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1568-3812" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119928" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lped.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?Support-a-la-recherche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mate-shs.cnrs.fr/les-groupes/mate-shs-codapro/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Tosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70229" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ternisien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Liz&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01377-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Mengue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Nishimwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulla-Shiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41669-019-0157-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suzan-Monti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745506519848546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-016-1328-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kersaudy-Rahib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lydi&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bebear" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2015-052510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Sow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30516-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hereth-Hebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Oury Bah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Etard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Resnikoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2016.12.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Izard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kex074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamady Mory Keita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Sy Savan&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morifod&#233; Doukoure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-017-1280-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bruyand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lavole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Leffondr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Spano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meresse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouanfack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-C Bonono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(13)70073-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01085970v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi St&#246;ckl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pallitto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia-Moreno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L March" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cavalin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maillochon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Labrousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Barry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-eular.1218" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marseille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dedet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Puga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>