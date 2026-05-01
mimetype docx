--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -3111,102 +3111,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of plant-plant communications</w:t>
+                <w:t xml:space="preserve">Determinants of plant-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2025</w:t>
+              <w:t xml:space="preserve">Master. Sweden. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978250v1</w:t>
+                <w:t xml:space="preserve">hal-04978250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santamarina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bitocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.04.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#226;tel-Innocenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04957472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santamarina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bitocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.04.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#226;tel-Innocenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04957472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>