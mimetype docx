--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological genomics and participatory science: optimizing crop mixtures for agricultural diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-plant interactions in wheat mixtures modulate mean and variance of susceptibility to Septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Santamarina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Mathieu</w:t>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bitocchi</w:t>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pieri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.6714-6722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177047v1</w:t>
+                <w:t xml:space="preserve">hal-04966957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-plant interactions in wheat mixtures modulate mean and variance of susceptibility to Septoria tritici blotch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revival of traditional agricultural systems – A multidisciplinary on‐farm survey of maize‐bean intercropping reveals unexpected competition effects on beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">Théo Trabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ballini</w:t>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (4), pp.6714-6722. </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966957v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revival of traditional agricultural systems – A multidisciplinary on‐farm survey of maize‐bean intercropping reveals unexpected competition effects on beans</w:t>
+                <w:t xml:space="preserve">Agroecological genomics and participatory science: optimizing crop mixtures for agricultural diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
+                <w:t xml:space="preserve">Chiara Santamarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Trabac</w:t>
+                <w:t xml:space="preserve">Elena Bitocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Palaffre</w:t>
+                <w:t xml:space="preserve">Alice Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lagardère</w:t>
+                <w:t xml:space="preserve">Elisa Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (11), pp.1211-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2025.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113322v1</w:t>
+                <w:t xml:space="preserve">hal-05177047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic MONODEHYDROASCORBATE REDUCTASE 2 promotes oxidative stress signaling in Arabidopsis</w:t>
               </w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified and Integrated View of Disease Control in Varietal Mixtures Using the Phytobiome Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐benoit Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,51 +880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root of plant-plant interactions: Belowground special cocktails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Langlands-Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlantBioProtech &amp; IOBC-IR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2387,51 +2387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunité des plantes : un levier clé pour l’agroécologie - Chapitre 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges variétaux, Phytoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,51 +3117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of plant-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santamarina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bitocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pieri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.04.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#226;tel-Innocenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04957472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222729v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chloup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Savajols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erag080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04966957v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santamarina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bitocchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bellucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2025.04.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#226;tel-Innocenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15488" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;benoit Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2024.102547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Langlands-Perry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01136-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benezech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paysant-Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delmond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04957472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978250v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>