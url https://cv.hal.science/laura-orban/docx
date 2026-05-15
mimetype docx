--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura ORBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle et chargée de cours à l'Université Paris 8, Vincennes - Saint-DenisAffiliations institutionnelles :  Institut d'Histoire du Temps Présent (IHTP) & Laboratoire de Théorie du politique (LapTop-CRESPPA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7818-7539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante contractuelle à l'Université Paris 8 Vincennes-Saint-DenisSujet de thèse : Être étranger en Algérie après l'Indépendance (1962-1979)Direction de thèse : Malika Rahal et Youssef El ChazliLaboratoires de rattachement : Institut d'Histoire du Temps Présent (Paris 8/CNRS) & Laboratoire Théories du politique (LapTop-CRESPPA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un semestre d’étude de langues et littératures arabes à l’Université Abou Bekr Belkaïd de Tlemcen en Algérie, Laura Orban s’est formée à la sociologie, aux sciences politiques et aux études des mondes arabes des deux côtés de la Manche dans le cadre d’une licence à la School of Oriental and African Studies (SOAS) à Londres et à l’Université Paris 8. Son master de recherche à l’École des Hautes Études en Sciences Sociales (EHESS) aboutit à la rédaction d’un mémoire intitulé : « Une utopie socialiste. Les ambitions avortées des “pieds-rouges” au lendemain de l’indépendance algérienne (1962-1965) ». Depuis août 2022, elle est de retour à l’Université Paris 8 en tant que doctorante contractuelle et travaille à une thèse intitulée « Être étranger en Algérie indépendante (1962-1979) ». Conjointement à ses recherches, elle enseigne l’histoire sociale et politique principalement des mondes arabes et musulmans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charges de cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Politique comparée du monde arabe », Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Histoire du Maghreb contemporain », Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Politique et société du monde musulman », Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Historiographie », Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de détails : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ihtp.cnrs.fr/chercheurs/laura-orban/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Français en Algérie indépendante (1962-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Archives diplomatiques, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie indépendante, une destination de choix. Penser une convergence internationale entre individu et collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Hégémonie, mémoires et identités subalternes au sein de l’Algérie contemporaine (de 1954 à nos jours) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; TELEMMe; CNRS; MESOPOLHIS; SciencesPo Aix, Jun 2024, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender une société post-coloniale par ses marges : le cas des étrangers en Algérie indépendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Histoire du Temps Présent (IHTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tiers-lieu dans la ville : fabrique de sociabilités militantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Cherqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tarasova-Chomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boiteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Être étranger en Algérie aux lendemains de l’Indépendance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Maghrib as a Social and Cultural Crossroads: Historicizing Maghribi Diversity and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for African Mediterranean Studies (CAMS); « Migrations. Mobilities, Cosmopolitanism » chaire de l’Université internationale de Rabat (UIR), May 2024, Rabat (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étranger en situation post-coloniale. Algérie, 1962-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'études maghrébines en Algérie (CEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Oran (Algérie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étranger et militant anticolonialiste en Algérie indépendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la (dé)colonisation : acteurs, luttes et approches du fait colonial dans les espaces à majorité musulmane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11es Journées d’études de la Halqa, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence et histoire postcoloniale. Les “pieds-rouges” en Algérie indépendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Insaniyyat Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règlements de Dublin : une forteresse bâtie sur du sable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe After Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Gaza Histoire - Inventaire d'un patrimoine bombardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Eddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Saltaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId31"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laura ORBAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle et chargée de cours à l'Université Paris 8, Vincennes - Saint-DenisAffiliations institutionnelles :  Institut d'Histoire du Temps Présent (IHTP) & Laboratoire de Théorie du politique (LapTop-CRESPPA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laura-orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7818-7539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante contractuelle à l'Université Paris 8 Vincennes-Saint-DenisSujet de thèse : Être étranger en Algérie après l'Indépendance (1962-1979)Direction de thèse : Malika Rahal et Youssef El ChazliLaboratoires de rattachement : Institut d'Histoire du Temps Présent (Paris 8/CNRS) & Laboratoire Théories du politique (LapTop-CRESPPA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un semestre d’étude de langues et littératures arabes à l’Université Abou Bekr Belkaïd de Tlemcen en Algérie, Laura Orban s’est formée à la sociologie, aux sciences politiques et aux études des mondes arabes des deux côtés de la Manche dans le cadre d’une licence à la School of Oriental and African Studies (SOAS) à Londres et à l’Université Paris 8. Son master de recherche à l’École des Hautes Études en Sciences Sociales (EHESS) aboutit à la rédaction d’un mémoire intitulé : « Une utopie socialiste. Les ambitions avortées des “pieds-rouges” au lendemain de l’indépendance algérienne (1962-1965) ». Depuis août 2022, elle est de retour à l’Université Paris 8 en tant que doctorante contractuelle et travaille à une thèse intitulée « Être étranger en Algérie indépendante (1962-1979) ». Conjointement à ses recherches, elle enseigne l’histoire sociale et politique principalement des mondes arabes et musulmans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charges de cours :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Politique comparée du monde arabe », Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Histoire du Maghreb contemporain », Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Politique et société du monde musulman », Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Historiographie », Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus de détails : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ihtp.cnrs.fr/chercheurs/laura-orban/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Français en Algérie indépendante (1962-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre des Archives diplomatiques, Jan 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tiers-lieu dans la ville : fabrique de sociabilités militantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Cherqaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tarasova-Chomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boiteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Être étranger en Algérie aux lendemains de l’Indépendance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Maghrib as a Social and Cultural Crossroads: Historicizing Maghribi Diversity and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for African Mediterranean Studies (CAMS); « Migrations. Mobilities, Cosmopolitanism » chaire de l’Université internationale de Rabat (UIR), May 2024, Rabat (Maroc), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender une société post-coloniale par ses marges : le cas des étrangers en Algérie indépendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut d’Histoire du Temps Présent (IHTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie indépendante, une destination de choix. Penser une convergence internationale entre individu et collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Hégémonie, mémoires et identités subalternes au sein de l’Algérie contemporaine (de 1954 à nos jours) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université; TELEMMe; CNRS; MESOPOLHIS; SciencesPo Aix, Jun 2024, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étranger en situation post-coloniale. Algérie, 1962-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre d'études maghrébines en Algérie (CEMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Oran (Algérie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étranger et militant anticolonialiste en Algérie indépendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la (dé)colonisation : acteurs, luttes et approches du fait colonial dans les espaces à majorité musulmane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11es Journées d’études de la Halqa, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence et histoire postcoloniale. Les “pieds-rouges” en Algérie indépendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Insaniyyat Tunis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règlements de Dublin : une forteresse bâtie sur du sable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe After Brexit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université islamique de Gaza. Trajectoire d’une institution pionnière face à ses périls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Orban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Gaza Histoire - Inventaire d'un patrimoine bombardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Virgili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Eddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Saltaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB4EB0E9"/>
+    <w:nsid w:val="983FF990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16463B2D"/>
+    <w:nsid w:val="227C2558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-orban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7818-7539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihtp.cnrs.fr/chercheurs/laura-orban/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Cherqaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tarasova-Chomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boiteux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cabadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04999418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rahal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Saltaji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-orban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7818-7539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihtp.cnrs.fr/chercheurs/laura-orban/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Cherqaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tarasova-Chomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boiteux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cabadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04999418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rahal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Saltaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>