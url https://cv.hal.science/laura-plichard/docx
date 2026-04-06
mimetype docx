--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -66,1120 +66,1120 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles Castor : Evaluer l'impact d'un organisme ingénieur des cours d'eau : le castor d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Sitoleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae; OFB, Office Français de la Biodiversité. 2025, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivités des tronçons de cours d’eau et structuration des communautés piscicoles à leurs voisinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accord cadre IRSTEA - Agence de l'Eau RMC - Action 41. 2014, 75 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term local and regional colonization patterns of European beavers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Beaver Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des patrons locaux et régionaux de la colonisation du castor européen (Castor fiber) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bressan</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque national sur le Castor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNPN; SFEPM; OFB; CDPNE, Dec 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the future: Modelling the historical distribution of diadromous fish for better understanding the current impact of anthropogenic disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle upon Tyne, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de l'habitat comme révélateur de la sensibilité des poissons à l'artificialisation du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF2018 - Septièmes Rencontres de L'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608161v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat use at multiple scales as indicator of fish sensitivity to the artificialisation of large rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t>
+              <w:t xml:space="preserve">ISE2018 - Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609316v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use at multiple scales as indicator of fish sensitivity to the artificialisation of large rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'utilisation de l'habitat comme révélateur de la sensibilité des poissons à l'artificialisation du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pella</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Ovidio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE2018 - Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">RIF2018 - Septièmes Rencontres de L'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608150v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish learned movements in a large regulated river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609323v1</w:t>
-              </w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">hal-04195800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1197,90 +1197,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques des cours d’eau et l’environnement terrestre proche influencent la configuration des barrages de castor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Sitoleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bressan</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,51 +1475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1622,77 +1622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1756,90 +1756,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing electrofishing and snorkelling for characterizing fish assemblages over time and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,103 +1873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish habitat selection in a large hydropeaking river: Strong individual and temporal variations revealed by telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 578, pp.109 - 120. </w:t>
@@ -2373,51 +2373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovidio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sitoleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0578" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berg&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02463834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sitoleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bressan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamouroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovidio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0578" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berg&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02463834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1284" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>