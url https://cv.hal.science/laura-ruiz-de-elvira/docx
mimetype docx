--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -475,51 +475,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -591,178 +591,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05041711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quotidien économique dans un Proche-Orient en guerre</w:t>
+                <w:t xml:space="preserve">Syrie : entre fragmentation et résilience Confluences Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04890512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -772,1478 +697,1478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ambivalent ‘emotional legacies’ of the 2011 Egyptian and Syrian revolutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philanthropie, État social et autoritarisme dans la Syrie de Bachar al-Assad. Le cas du Syria Trust for Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13629395.2025.2459555⟩</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (2/2025), pp.81-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04934855v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05427699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philanthropie, État social et autoritarisme dans la Syrie de Bachar al-Assad. Le cas du Syria Trust for Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ambivalent ‘emotional legacies’ of the 2011 Egyptian and Syrian revolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymaa Hassabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15c91⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13629395.2025.2459555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05427699v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04934855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise au Maroc, mobilisation dans la diaspora : la politisation comme processus biographique transnational</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Fourn</w:t>
+                <w:t xml:space="preserve">Les crises politiques au prisme des trajectoires militantes dans le monde arabe et ses diasporas [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134, pp.85-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13mr4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 134, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13mr0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05065063v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05041586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma, une « femme révolutionnaire ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise au Maroc, mobilisation dans la diaspora : la politisation comme processus biographique transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph H Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134, pp.65-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13mr3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 134, pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13mr4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05041584v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05065063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crises politiques au prisme des trajectoires militantes dans le monde arabe et ses diasporas [introduction]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asma, une « femme révolutionnaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 134, pp.13-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13mr0⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 134, pp.65-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13mr3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05041586v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05041584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux transformations des terrains : retours sur des expériences contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josaphat Musamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (100), pp.177-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.100.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagements et désengagements combattants : les émotions comme outil d'analyse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'engagement armé à l'engagement humanitaire : trajectoires militantes, émotions et sentiments moraux dans la Syrie post-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 91 (2), pp.163-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.091.0166⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 91, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.091.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281172v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'engagement armé à l'engagement humanitaire : trajectoires militantes, émotions et sentiments moraux dans la Syrie post-2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engagements et désengagements combattants : les émotions comme outil d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Larzillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Grajales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 91, pp.23-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.091.0026⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 91 (2), pp.163-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.091.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281157v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Luttes de sens, cadrages et grammaire lexicale en contexte révolutionnaire. Le cas de la Syrie (2011-2012) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03065589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local revolutionary action to exiled humanitarian work: activism in local social networks and communities’ formation in the Syrian post-2011 context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Movement Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.36-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14742837.2018.1540346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre violence, incertitude et routinisation : réinventer les pratiques économiques quotidiennes en situations de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 80 (3), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.080.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société syrienne, entre résilience et fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Syrie, entre fragmentation et résilience, 4/2016 (99), pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETOUR SUR LA REVOLTE SYRIENNE : CONDITIONS DE DEPART ET PREMIERES MOBILISATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. XV, pp.rubich55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01119167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catégories à l'épreuve des &amp;quot; associations réelles &amp;quot; : Ni tout à fait laïques et développementalistes, ni tout à fait confessionnelles et de bienfaisance. Etude de cas de l'association Terre des Hommes Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/2 (n° 18), pp.79-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El devenir del autoritarismo sirio: sociedad civil, acción pública y pacto social a través del estudio de las asociaciones caritativas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Ciencia Politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 27, octubre 2011, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siria: el largo camino hacia la revolución</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudios Internacionales Mediterráneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°10, enero-junio 2011, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État syrien de Bachar al -Assad à l'épreuve des ONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Printemps (203)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00445617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2253,627 +2178,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement humanitaire comme mode de résistance dans la Syrie post-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tunis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique sociale et résistance en contextes arabes. Enjeux théoriques et études empiriques (dir. Ridha Ben Amor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9789938440645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficence and Welfare: Notes for the Comparative Study of “Doing Good” Practices (‘amal Khayr) in the Islamic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Policy in the Islamic World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-82, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations de bienfaisance et prise en charge du social en Syrie : de l'étatisme à la &amp;quot;décharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruiz de Elvira, Laura (ed.); Saiednia, S.A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de la bien-faisance : les pratiques du bien au prisme des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.355-377, 2020, 978-2-271-13205-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes de la bien-faisance : pour une nouvelle analyse des pratiques du &amp;quot;bien&amp;quot; : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Saeidnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruiz de Elvira, Laura (ed.); Saiednia, S.A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de la bien-faisance : les pratiques du bien au prisme des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.15-37, 2020, 978-2-271-13205-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations de bienfaisance et développement dans la Syrie de Bachar al-Assad. Le cas de la Ğamʿiyyat-l-Mubarrat-l-Nisā‘iyya bi-Dimašq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Ifpo, n° 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01119169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State/Charities relation in Syria: between reinforcement, control and coercion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Agir dans les marges : Portrait d'une association caritative chrétienne en Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Society and the State in Syria: The Outsourcing of Social Responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lynne Rienner Publishers, 23 p., 2012, St Andrews Papers on Contemporary Syria</w:t>
+              <w:t xml:space="preserve">Le développement, une affaire d'ONG ? Associations, Etats et bailleurs dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala - IREMAM - IFPO, pp.41-68, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00698680v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00698674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir dans les marges : Portrait d'une association caritative chrétienne en Syrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">State/Charities relation in Syria: between reinforcement, control and coercion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement, une affaire d'ONG ? Associations, Etats et bailleurs dans le monde arabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala - IREMAM - IFPO, pp.41-68, 2012</w:t>
+              <w:t xml:space="preserve">Civil Society and the State in Syria: The Outsourcing of Social Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lynne Rienner Publishers, 23 p., 2012, St Andrews Papers on Contemporary Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00698674v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00698680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs étrangers et la promotion de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Ben Nefissa, Maggy Grabundzija et Jean Lambert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société civile, associations et pouvoir local au Yémen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français d'Archéologie et de Sciences Sociales de Sanaa ; Fondation Friedrich Ebert, Sanaa, p. 163-191, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2883,112 +2808,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruiz de Elvira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Global Migration. New Mobilities and Artivism (eds. Laura Oso, Natalia Ribas-Mateos, Melissa Moralli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04890543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3135,51 +3060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347338v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Saiednia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwarz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Weipert-Fenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351169240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Zintl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Matthieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boissi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Hassabo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2025.2459555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c91" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mr4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mr3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mr0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04212041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josaphat Musamba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065589v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira Carrascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1540346" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aurore Saeidnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Saeidnia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347338v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Saiednia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwarz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Weipert-Fenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351169240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Zintl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Matthieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longuenesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05427699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Hassabo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2025.2459555" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mr0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05065063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H Schwarz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mr4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05041584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mr3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04212041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josaphat Musamba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz de Elvira Carrascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963387v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1540346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.080.0009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aurore Saeidnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Saeidnia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04890543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>