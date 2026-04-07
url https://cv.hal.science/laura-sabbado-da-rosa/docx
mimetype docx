--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -156,2369 +156,2481 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I play or should I go? Paidia and Ludus identity plays while entrepreneuring</w:t>
+                <w:t xml:space="preserve">Meta-organizational Expertise: the case of the Collectif des Festivals' sustainability expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Burellier</w:t>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sabbado</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berkowitz, Héloïse; Bor, Sanne; Brunsson, Nils. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">A Word of Meta-Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.98-121, 2026, 978-1-03534-221-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289873v1</w:t>
+                <w:t xml:space="preserve">hal-05547394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Alis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chédotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04869930v1</w:t>
+              <w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de L'Université de Rennes, pp.25-46, 2016, Les modes de coopération au sein et en dehors des réseaux, 978-2-7535-4984-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of proximity relations in the integration process into the network: an analysis of CEOs’ life narratives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pôle de compétitivité et partenariats d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fromont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Crambert</w:t>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry and Innovation</w:t>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">halshs-02296309v1</w:t>
+              <w:t xml:space="preserve">Innovations, territoires et arrangements coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Edition, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting the Job Done: Unlocking the Potential of Ordinary Capabilities for NTBF Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego A. B. Marconatto</w:t>
+                <w:t xml:space="preserve">Should I play or should I go? Paidia and Ludus identity plays while entrepreneuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sabbado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management - EURAM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04734000v1</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 24 (2), pp.13-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/e.entre.pa.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la théorie des pratiques à la compréhension des processus de transition alimentaire :le cas de la réduction de la consommation de viande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Daniel</w:t>
+                <w:t xml:space="preserve">Vers une école entrepreneuriale : apprendre à entreprendre par la pratique associative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sabbado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française Marketing</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04044700v1</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3-4), pp.139-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1114762ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04869930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Practices in Transition : the case of deconsumption of animal products</w:t>
+                <w:t xml:space="preserve">The role of proximity relations in the integration process into the network: an analysis of CEOs’ life narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sabbado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Crambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04044707v1</w:t>
+              <w:t xml:space="preserve">Industry and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.815-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13662716.2021.1891868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are we together? The role of the meta-organizational identity construction on rule making process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+                <w:t xml:space="preserve">Transmission non familiale des PME allemandes : les enjeux de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th EGOS Colloquium</w:t>
-[...158 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.86-96. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
-[...1012 lines deleted...]
-                <w:t xml:space="preserve">halshs-00528825v1</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.014.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02296309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi choisir entre savoir ou pratique ? Les modalités de collaboration entre chercheurs et praticiens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Getting the Job Done: Unlocking the Potential of Ordinary Capabilities for NTBF Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emidio G. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadigia Faccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. B. Marconatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborations et réseaux : approches transversales en management</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01117452v1</w:t>
+              <w:t xml:space="preserve">European Academy of Management - EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bath, Jun 2024, Bath (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pôle de compétitivité et partenariats d’innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+                <w:t xml:space="preserve">L’apport de la théorie des pratiques à la compréhension des processus de transition alimentaire :le cas de la réduction de la consommation de viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations, territoires et arrangements coopératifs</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Congrès de l’Association Française Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food Practices in Transition : the case of deconsumption of animal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are we together? The role of the meta-organizational identity construction on rule making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the way to become an entrepreneur! Entrepreneurial empowerment through students’ experience in clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th EGOS colloquium - Sub-theme 51: Organization-in-Creation: The Processes and Practices of Entrepreneuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam (online), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision-making processes throughout meta-organizations' life cycle: A case study in the French cultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Mammar El Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeking for proximity balance within networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Crambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowerment des étudiants et apprentissage par la pratique: le cas de la vie associative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées MACCA Approches créatives et critiques de l'apprentissage du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-level identity and high school clubs: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chédotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ruiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology Transfer in Clusters and Industrial Districts: the case of Mont Blanc Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valencia, May 2016, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles modalités collaboratives pour les PME dans un pôle de compétitivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque de l'Institut Franco Brésilien d'Administration d'Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul, May 2015, Gramado, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'innovation: quels enjeux pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès International pour le Développement Local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Oct 2013, Cluses, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pôle de compétitivité: quelle place pur les PME dans les projets innovants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pôles de compétitivité : quelle place pour les PME dans les projets innovants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPME 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brest, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises (RSE) territorialise les petites et moyennes entreprises (PME) : 3 PME grenobloises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sabbado Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, Jun 2009, Marrakesh, Maroc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03082009v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE dans les PME françaises évaluée à partir d'un modèle brésilien de certification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sabbado Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEOR - AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Lyon, Jun 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité Sociale des entreprises (RSE) territorialise les PME Grenobloises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sabbado Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IFBAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Greenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pôle de compétitivité Arve Industries : les effets sur la dynamique partenariale des PME locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sabbado da Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Grenoble, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012GRENG018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01192998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2528,105 +2640,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité : quelle place pour les PME dans les projets innovants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sabbado da Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00850352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2694,51 +2806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94D2ED07"/>
+    <w:nsid w:val="EEC53308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2925,51 +3037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-sabbado-da-rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7412-5290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187891664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Crambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2021.1891868" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Durst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio G. Teixeira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadigia Faccin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. B. Marconatto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabbado Flores" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Berre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leberre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192998v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENG018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laura-sabbado-da-rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7412-5290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187891664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mammar El Hadj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mazzilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/a-world-of-meta-organizations-9781035342211.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sabbado da Rosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Rudulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114762ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fromont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Crambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2021.1891868" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Durst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.014.0086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emidio G. Teixeira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadigia Faccin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. B. Marconatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03727770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sabbado Flores" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leberre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01192998v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENG018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>