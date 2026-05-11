--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -2806,51 +2806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEC53308"/>
+    <w:nsid w:val="DF257DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>