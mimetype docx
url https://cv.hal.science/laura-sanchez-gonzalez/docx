--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2240,511 +2240,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate coatings containing grapefruit essential oil or grapefruit seed extract for grapes preservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antilisterial and physical properties of biopolymer films containing lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Aloui</w:t>
+                <w:t xml:space="preserve">Jorge Ivan Quintero Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Khwaldia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.12387⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.200-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273467v1</w:t>
+                <w:t xml:space="preserve">hal-01275345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alginate coatings containing grapefruit essential oil or grapefruit seed extract for grapes preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Khwaldia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Jimenez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.952-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.12387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273469v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysozyme release from isolate pea protein and starch based films and their antimicrobial properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Fabra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.22-26. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.159-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275337v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilisterial and physical properties of biopolymer films containing lactic acid bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lysozyme release from isolate pea protein and starch based films and their antimicrobial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (1), pp.200-206. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2013.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275345v1</w:t>
+                <w:t xml:space="preserve">hal-01275337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and antioxidant properties of chitosan and methylcellulose based films containing resveratrol</w:t>
               </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cháfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Iván Quintero Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (1), pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4507,251 +4507,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Jiménez Marco</w:t>
+                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Cháfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelo González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
+              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954598v1</w:t>
+                <w:t xml:space="preserve">hal-01955805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jiménez Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
+              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955805v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Phenomena In Food/Packaging System</w:t>
               </w:r>
@@ -4992,51 +4992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khwaldia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muneret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C689BCBF16F780178BFEBBFE23BFCDE1CBFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Fabra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ivan Quintero Saavedra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.07.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.05.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iv&#225;n Quintero Saavedra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacazette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Frohly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Bordignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Aussourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ivan Quintero Saavedra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khwaldia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muneret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C689BCBF16F780178BFEBBFE23BFCDE1CBFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Fabra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.05.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iv&#225;n Quintero Saavedra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacazette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Frohly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Bordignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Aussourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>