--- v1 (2026-04-06)
+++ v2 (2026-05-26)
@@ -2240,511 +2240,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antilisterial and physical properties of biopolymer films containing lactic acid bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alginate coatings containing grapefruit essential oil or grapefruit seed extract for grapes preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Khwaldia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.952-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.12387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275345v1</w:t>
+                <w:t xml:space="preserve">hal-01273467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate coatings containing grapefruit essential oil or grapefruit seed extract for grapes preservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Khwaldia</w:t>
+                <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.12387⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01273467v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Jimenez</w:t>
+                <w:t xml:space="preserve">Lysozyme release from isolate pea protein and starch based films and their antimicrobial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.159-169. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273469v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysozyme release from isolate pea protein and starch based films and their antimicrobial properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antilisterial and physical properties of biopolymer films containing lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jose Fabra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Jorge Ivan Quintero Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.22-26. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.200-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275337v1</w:t>
+                <w:t xml:space="preserve">hal-01275345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and antioxidant properties of chitosan and methylcellulose based films containing resveratrol</w:t>
               </w:r>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cháfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Iván Quintero Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (1), pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4291,467 +4291,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Nanobiomaterials (Nanoliposomes) for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composite Hydrogels of Pectin and Alginate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Plant and Algal Hydrogels for Drug Delivery and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780128216491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059650v1</w:t>
+                <w:t xml:space="preserve">hal-03059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Hydrogels of Pectin and Alginate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft Nanobiomaterials (Nanoliposomes) for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Algal Hydrogels for Drug Delivery and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780128216491</w:t>
+              <w:t xml:space="preserve">Soft Matter for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059671v1</w:t>
+                <w:t xml:space="preserve">hal-03059650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jiménez Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
+              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955805v1</w:t>
+                <w:t xml:space="preserve">hal-01954598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Jiménez Marco</w:t>
+                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Cháfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelo González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
+              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954598v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Phenomena In Food/Packaging System</w:t>
               </w:r>
@@ -4992,51 +4992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ivan Quintero Saavedra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khwaldia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muneret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C689BCBF16F780178BFEBBFE23BFCDE1CBFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Fabra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.05.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iv&#225;n Quintero Saavedra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacazette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Frohly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Bordignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Aussourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aloui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Khwaldia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muneret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57C689BCBF16F780178BFEBBFE23BFCDE1CBFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Fabra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ivan Quintero Saavedra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2013.07.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272919v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pastor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.05.026" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272921v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iv&#225;n Quintero Saavedra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Favre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Montury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacazette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Frohly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Bordignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Aussourd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>