--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -66,1667 +66,1935 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanization drives dietary specialization in insectivorous bird communities: insights from a multi-prey cafeteria experiment monitored by innovative cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raspail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fa Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Wilgenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattan Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raspail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TREE cameras (Temporal Recording of Ecological Events): technical description and user guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mrazova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattan Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raspail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 1202 BIOGECO INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F A Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney A Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattan Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raspail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of reduced Ips typographus damage in mixed spruce plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pluchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattan Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Jouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-025-01995-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swane Cobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation biological control in forest: A case study with the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattan Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 202, pp.105702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Funosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavius Bălăcenoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Chor Bjørn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early insect herbivory on the invasive oak lace bug (Corythucha arcuata Say, 1832) in different oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (3), pp.363-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11829-023-09967-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286508v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-04169153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1873,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01995-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreews" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivoal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09967-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mrazova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pluchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Jouveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01995-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04953935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreews" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rivoal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Groot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mellerin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09967-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>